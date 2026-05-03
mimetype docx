--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1528,291 +1528,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: when clones play leapfrog</w:t>
+                <w:t xml:space="preserve">Intrapopulation genomics in a model mutualist: population structure and candidate symbiosis genes under selection in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Becheler</w:t>
+                <w:t xml:space="preserve">Michael A Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">Patricia V Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">Kathryn L S Solórzano-Lowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine J. Hayden</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katy D Heath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (18), pp.6625-6632. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (12), pp.2704-2717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.13095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512000v1</w:t>
+                <w:t xml:space="preserve">hal-01499057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrapopulation genomics in a model mutualist: population structure and candidate symbiosis genes under selection in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: when clones play leapfrog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Grillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia V Burke</w:t>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn L S Solórzano-Lowell</w:t>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy D Heath</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katherine J. Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70 (12), pp.2704-2717. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (18), pp.6625-6632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499057v1</w:t>
+                <w:t xml:space="preserve">hal-01512000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of genome-wide single nucleotide polymorphisms through genome resequencing in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t>
               </w:r>
@@ -2574,2337 +2574,2349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting selection along environmental gradients: analysis of eight methods and their effectiveness for outbreeding and selfing populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CCAAT-box binding transcription factors in plants: Y so many?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Laloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Gay</w:t>
+                <w:t xml:space="preserve">Pascal Gamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
+                <w:t xml:space="preserve">Mael Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Manel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andréas Niebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (5), pp.1383-1399. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.157 - 166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268008v1</w:t>
+                <w:t xml:space="preserve">hal-01268179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCAAT-box binding transcription factors in plants: Y so many?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting selection along environmental gradients: analysis of eight methods and their effectiveness for outbreeding and selfing populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Laloum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Anne-Céline Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gamas</w:t>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Baudin</w:t>
+                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréas Niebel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (3), pp.157 - 166. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (5), pp.1383-1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2012.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268179v1</w:t>
+                <w:t xml:space="preserve">hal-01268008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary History of Pearl Millet (Pennisetum glaucum [L.] R. Br.) and Selection on Flowering Genes since Its Domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (4), pp.1199 - 1212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msr287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted patterns of selective pressure in three recent paralogous gene pairs in the Medicago genus (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Ho Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-12-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EggLib: processing, analysis and simulation tools for population genetics and genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Siol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-13-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For better or for worse: cooperation and competition in the legume-rhizobium symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purifying Selection and Molecular Adaptation in the Genome of Verminephrobacter, the Heritable Symbiotic Bacteria of Earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Kjeldsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (3), pp.307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evs014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04148.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268339v1</w:t>
+                <w:t xml:space="preserve">hal-05560711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purifying Selection and Molecular Adaptation in the Genome of Verminephrobacter, the Heritable Symbiotic Bacteria of Earthworms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">For better or for worse: cooperation and competition in the legume-rhizobium symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (4), pp.885 - 887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04148.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evs014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05560711v1</w:t>
+                <w:t xml:space="preserve">hal-01268339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LysM-Type Mycorrhizal Receptor Recruited for Rhizobium Symbiosis in Nonlegume Parasponia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik Op den Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arend Streng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingqin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Polone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 331 (6019), pp.909-912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1198181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for Earlier Flowering Crop Associated with Climatic Variations in the Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.e19563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0019563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago genome provides insight into the evolution of rhizobial symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevin Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 480 (7378), pp.520-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature10625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago genome provides insight into the evolution of rhizobial symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles E. D. Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 480 (7378), pp.520-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature10625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular adaptation in flowering and symbiotic recognition pathways: insights from patterns of polymorphism in the legume Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Phylogenetic Strategy Based on a Legume-Specific Whole Genome Duplication Yields Symbiotic Cytokinin Type-A Response Regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik H.M. Op den Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandra Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Limpens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-229⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (4), pp.2013-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.187526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560873v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phylogenetic Strategy Based on a Legume-Specific Whole Genome Duplication Yields Symbiotic Cytokinin Type-A Response Regulators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular adaptation in flowering and symbiotic recognition pathways: insights from patterns of polymorphism in the legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Lillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qingqin Cao</w:t>
+                <w:t xml:space="preserve">Nathalie Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Limpens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.187526⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560868v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in CBF gene sequence, gene expression and freezing tolerance in the Versailles core collection of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Mckhann Heather I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Zuther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2229-8-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the demographic and selective forces shaping the nucleotide diversity of genes involved in nod factor signaling in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Mckhann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 177 (4), pp.2123-2133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.107.076943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive evolution of the symbiotic gene NORK is not correlated with shifts of rhizobial specificity in the genus Medicago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7, pp.210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-7-210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution and positive selection of the symbiotic gene NORK in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Santoni</w:t>
+                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (2), pp.234-244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-004-0367-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination and selection shape the molecular diversity pattern of nitrogen-fixing Sinorhizobium sp associated to Medicago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Béna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (10), pp.2719-2734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02969.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00261482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4914,147 +4926,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of the rice landrace Acuce reveals exceptional dynamics of immune receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengchang Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5064,51 +5076,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5167,198 +5179,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louet C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorce M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Mechanism &amp; Structure— Zooming in on Plant Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From population genomics to molecular approaches to identify and analyse the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5417,181 +5429,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2020 du groupe "champignons phytopathogènes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, aucune (visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of adaptive and demographic history from temporal population genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche Interdisciplinaire de l'Evolution Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5650,289 +5662,289 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of demography and selection from genomic temporal data using Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALPHY 2019: Bioinformatics and Evolutionary Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of demography and selection from genomic temporal data using Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Pavanito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computational Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5991,113 +6003,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Effectome Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,289 +6124,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of demography and selection from genomic temporal data using Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PopGroup Meeting 52</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking selection in time-series population genomic data using ABC random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Pavanito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computational Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness related traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6449,73 +6461,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de Phytopathologie - Mycologie - JJC 2018 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness traits in the poplar rust fungus, &amp;lt;i&amp;gt;Melampsora larici-populina&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6524,248 +6536,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a plant pathogen runs down a river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Foundation for Plant Pathology (EFPP) ; 10. French Society for Plant Pathology (SFP) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dunkerque Malo-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6774,163 +6786,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,73 +6961,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7037,124 +7049,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7182,198 +7194,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genomic adaptation of the ericoid fungus Oidiodendron maius to heavy metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martino,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7382,123 +7394,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7507,123 +7519,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of candidate effectors in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; through a population genomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7632,106 +7644,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Asilomar, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7740,123 +7752,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du déterminisme génétique des traits de vie qualitatifs et quantitatifs de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7915,73 +7927,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8040,73 +8052,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8165,73 +8177,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’effecteurs de &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; par une approche originale : de la génomique des populations à la génomique fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8240,709 +8252,709 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des variations climatiques sur la variabilité des gènes déterminant la date de floraison : une étude chez Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation and functional analysis provide evidence for co-evolution between pepper eIF4E and potyviral Vpg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted evolution of eIF4E genes: conservation in Arabidopsis thaliana versus selection in pepper (driven by RNA viruses?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution contrastée des gènes eIF4E : conservation chez A. thaliana versus sélection chez le piment (exercée par les virus à ARN ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8952,168 +8964,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of demography and selection from temporal population genomic data via approximate Bayesian computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Correa Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor meeting: Probabilistic Modeling in Genomics (Virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.23943312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9172,190 +9184,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-MPMI Congress eSymposium, Pathogen-Host Coevolution — Combating Resistance Breaking in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, United States. , Molecular Plant-Microbe Interactions, 34, 2021, 2021 IS-MPMI Congress: eSymposia Series Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of effective population size and genetic load from temporal population genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor A.C. Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Biomolecules of Plants, Animals, and Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.23943828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ploidy and pathogen life cycle on resistance durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9384,73 +9396,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and phenotypic divergence among heavy metal tolerant and sensitive isolates of the ericoid fungus Oidiodendron maius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9459,123 +9471,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martino,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Fungal Genetics (ECFG15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics of virulence spread: effects of life cycle, genetic determinism and host resistance deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9634,198 +9646,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex and Asex: The Genetics of Complex Life-Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portland (Oregon), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of pathogenicity-associated traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution 2018 Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9834,137 +9846,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9992,51 +10004,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10046,51 +10058,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la génétique et à la génomique des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10099,51 +10111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master FAGE UE8.16 (Introduction à la génétique des populations), 2017, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10153,51 +10165,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EggLib: Evolutionary Genetics and Genomics Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10206,51 +10218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Siol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10260,65 +10272,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Associations with Mycorrhizae and Rhizobium-Evolutionary Origins and Divergence of Strategies in Recruiting Soil Microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerben Bijl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10327,84 +10339,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Geurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joe C. Polacco; Christopher D. Todd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Aspects of Nitrogen Metabolism in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-0-470-95938-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470959404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10551,51 +10563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Rog&#233;rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Borja Cuevas-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/imafungus.16.138888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Girodolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01210-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A. C. Pavinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Ta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vigouroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-016-0082-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Grillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V Burke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L S Sol&#243;rzano-Lowell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D Heath" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kallman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Larsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Gyllenstrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend Streng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Bisseling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Geurts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12549" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stocks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lascoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12182" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A74B23BEF7C82BCE4FEC8DE176DD3A127B00F1E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Laloum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Niebel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Buiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ho Huu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-195" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-27" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04148.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kjeldsen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Pinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lund" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Op den Camp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqin Cao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Polone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198181" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019563" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Young" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Oldroyd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cannon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10625" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles E. D. Oldroyd" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560873v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-229" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik H.M. Op den Camp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lillo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Limpens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.187526" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann Heather I." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Zuther" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-105" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.076943" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-210" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662634v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0367-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F0H3K9W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02969.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSRTVVCS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967045v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790079v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavinato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Mita" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavanito" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787320v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavanito" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757223v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sanchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943312" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189306v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A.C. Pavinato" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943828" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336582v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789805v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191330v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560891v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Bijl" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470959404" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Rog&#233;rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Borja Cuevas-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/imafungus.16.138888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Girodolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01210-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A. C. Pavinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Ta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vigouroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-016-0082-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Grillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V Burke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L S Sol&#243;rzano-Lowell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D Heath" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kallman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Larsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Gyllenstrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend Streng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Bisseling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Geurts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12549" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stocks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lascoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Laloum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Niebel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.07.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79KGXZJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A74B23BEF7C82BCE4FEC8DE176DD3A127B00F1E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Buiron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr287" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ho Huu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-195" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kjeldsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Pinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lund" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04148.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Op den Camp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqin Cao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Polone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198181" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019563" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Young" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Oldroyd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cannon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10625" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles E. D. Oldroyd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik H.M. Op den Camp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Limpens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.187526" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560873v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-229" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann Heather I." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Zuther" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.076943" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658559v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-210" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0367-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F0H3K9W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02969.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSRTVVCS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790079v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavinato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Mita" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavanito" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785697v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavanito" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757223v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751203v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sanchez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752920v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179269v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943312" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189306v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A.C. Pavinato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943828" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789805v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Bijl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470959404" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>