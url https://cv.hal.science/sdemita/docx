--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -745,278 +745,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EggLib 3: A python package for population genetics and genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Maupetit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+                <w:t xml:space="preserve">Mathieu Siol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lipzen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.3176-3187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606205v1</w:t>
+                <w:t xml:space="preserve">hal-03747659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EggLib 3: A python package for population genetics and genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Siol</w:t>
+                <w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coudoux</w:t>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ravel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Lipzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (8), pp.3176-3187. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747659v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ploidy and pathogen life cycle on resistance durability</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of morphological but not aggressiveness‐related traits following a major resistance breakdown in the poplar rust fungus, Melampsora larici‐populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1528,291 +1528,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrapopulation genomics in a model mutualist: population structure and candidate symbiosis genes under selection in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: when clones play leapfrog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Grillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia V Burke</w:t>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn L S Solórzano-Lowell</w:t>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy D Heath</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katherine J. Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70 (12), pp.2704-2717. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (18), pp.6625-6632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499057v1</w:t>
+                <w:t xml:space="preserve">hal-01512000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: when clones play leapfrog</w:t>
+                <w:t xml:space="preserve">Intrapopulation genomics in a model mutualist: population structure and candidate symbiosis genes under selection in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Becheler</w:t>
+                <w:t xml:space="preserve">Michael A Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">Patricia V Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">Kathryn L S Solórzano-Lowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine J. Hayden</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katy D Heath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (18), pp.6625-6632. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (12), pp.2704-2717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.13095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512000v1</w:t>
+                <w:t xml:space="preserve">hal-01499057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of genome-wide single nucleotide polymorphisms through genome resequencing in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t>
               </w:r>
@@ -2072,278 +2072,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of nucleotide diversity at photoperiod related genes in Norway spruce [[i]Picea abies[/i] (L.) Karst]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of a symbiotic receptor through gene duplications in the legume-rhizobium mutualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kallman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Arend Streng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Larsson</w:t>
+                <w:t xml:space="preserve">Ton Bisseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niclas Gyllenstrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rene Geurts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095306⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (3), pp.961 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268780v1</w:t>
+                <w:t xml:space="preserve">hal-01268605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a symbiotic receptor through gene duplications in the legume-rhizobium mutualism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of nucleotide diversity at photoperiod related genes in Norway spruce [[i]Picea abies[/i] (L.) Karst]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kallman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arend Streng</w:t>
+                <w:t xml:space="preserve">Hanna Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ton Bisseling</w:t>
+                <w:t xml:space="preserve">Niclas Gyllenstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Geurts</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 201 (3), pp.961 - 972. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268605v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t>
               </w:r>
@@ -2476,51 +2476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount of information needed for model choice in Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Siol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,358 +2574,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCAAT-box binding transcription factors in plants: Y so many?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting selection along environmental gradients: analysis of eight methods and their effectiveness for outbreeding and selfing populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Laloum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Anne-Céline Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gamas</w:t>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Baudin</w:t>
+                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréas Niebel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (3), pp.157 - 166. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (5), pp.1383-1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2012.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268179v1</w:t>
+                <w:t xml:space="preserve">hal-01268008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting selection along environmental gradients: analysis of eight methods and their effectiveness for outbreeding and selfing populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CCAAT-box binding transcription factors in plants: Y so many?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Laloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Gay</w:t>
+                <w:t xml:space="preserve">Pascal Gamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
+                <w:t xml:space="preserve">Mael Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Manel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andréas Niebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (5), pp.1383-1399. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.157 - 166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268008v1</w:t>
+                <w:t xml:space="preserve">hal-01268179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary History of Pearl Millet (Pennisetum glaucum [L.] R. Br.) and Selection on Flowering Genes since Its Domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3149,51 +3149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EggLib: processing, analysis and simulation tools for population genetics and genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Siol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3452,51 +3452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LysM-Type Mycorrhizal Receptor Recruited for Rhizobium Symbiosis in Nonlegume Parasponia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik Op den Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arend Streng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,51 +3746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles E. D. Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3969,291 +3969,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phylogenetic Strategy Based on a Legume-Specific Whole Genome Duplication Yields Symbiotic Cytokinin Type-A Response Regulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular adaptation in flowering and symbiotic recognition pathways: insights from patterns of polymorphism in the legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik H.M. Op den Camp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Nathalie Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Lillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qingqin Cao</w:t>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Limpens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 157 (4), pp.2013-2022. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.187526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560868v1</w:t>
+                <w:t xml:space="preserve">hal-05560873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular adaptation in flowering and symbiotic recognition pathways: insights from patterns of polymorphism in the legume Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Phylogenetic Strategy Based on a Legume-Specific Whole Genome Duplication Yields Symbiotic Cytokinin Type-A Response Regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik H.M. Op den Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loridon</w:t>
+                <w:t xml:space="preserve">Alessandra Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik Limpens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (1), pp.229. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (4), pp.2013-2022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.187526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560873v1</w:t>
+                <w:t xml:space="preserve">hal-05560868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in CBF gene sequence, gene expression and freezing tolerance in the Versailles core collection of Arabidopsis thaliana</w:t>
               </w:r>
@@ -5599,51 +5599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6376,51 +6376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness related traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,51 +6497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness traits in the poplar rust fungus, &amp;lt;i&amp;gt;Melampsora larici-populina&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6549,51 +6549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
@@ -6616,445 +6616,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a plant pathogen runs down a river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Foundation for Plant Pathology (EFPP) ; 10. French Society for Plant Pathology (SFP) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dunkerque Malo-les-Bains, France</w:t>
+              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788429v1</w:t>
+                <w:t xml:space="preserve">hal-02790211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790211v1</w:t>
+                <w:t xml:space="preserve">hal-02788070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When a plant pathogen runs down a river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
+              <w:t xml:space="preserve">12. European Foundation for Plant Pathology (EFPP) ; 10. French Society for Plant Pathology (SFP) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dunkerque Malo-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788070v1</w:t>
+                <w:t xml:space="preserve">hal-02788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7957,277 +7957,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+                <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
+              <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792679v1</w:t>
+                <w:t xml:space="preserve">hal-02794927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Payen</w:t>
+                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794927v1</w:t>
+                <w:t xml:space="preserve">hal-02792679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’effecteurs de &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; par une approche originale : de la génomique des populations à la génomique fonctionnelle</w:t>
               </w:r>
@@ -8459,64 +8459,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des variations climatiques sur la variabilité des gènes déterminant la date de floraison : une étude chez Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9682,51 +9682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of pathogenicity-associated traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9807,51 +9807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10192,51 +10192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EggLib: Evolutionary Genetics and Genomics Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Siol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10312,51 +10312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerben Bijl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Geurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joe C. Polacco; Christopher D. Todd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Aspects of Nitrogen Metabolism in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-0-470-95938-1. </w:t>
@@ -10563,51 +10563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Rog&#233;rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Borja Cuevas-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/imafungus.16.138888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Girodolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01210-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A. C. Pavinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Ta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vigouroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-016-0082-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Grillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V Burke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L S Sol&#243;rzano-Lowell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D Heath" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kallman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Larsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Gyllenstrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend Streng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Bisseling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Geurts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12549" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stocks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lascoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Laloum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Niebel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.07.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79KGXZJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A74B23BEF7C82BCE4FEC8DE176DD3A127B00F1E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Buiron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr287" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ho Huu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-195" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kjeldsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Pinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lund" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04148.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Op den Camp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqin Cao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Polone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198181" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019563" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Young" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Oldroyd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cannon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10625" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles E. D. Oldroyd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik H.M. Op den Camp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Limpens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.187526" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560873v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-229" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann Heather I." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Zuther" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.076943" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658559v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-210" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0367-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F0H3K9W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02969.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSRTVVCS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790079v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavinato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Mita" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavanito" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785697v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavanito" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757223v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751203v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sanchez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752920v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179269v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943312" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189306v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A.C. Pavinato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943828" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789805v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Bijl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470959404" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Rog&#233;rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Borja Cuevas-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/imafungus.16.138888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Girodolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01210-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A. C. Pavinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13672" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Ta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vigouroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-016-0082-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Grillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V Burke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L S Sol&#243;rzano-Lowell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D Heath" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend Streng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Bisseling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Geurts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12549" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kallman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Larsson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Gyllenstrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095306" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stocks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lascoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12182" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A74B23BEF7C82BCE4FEC8DE176DD3A127B00F1E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Laloum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Niebel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79KGXZJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Buiron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr287" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ho Huu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-195" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kjeldsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Pinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lund" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04148.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Op den Camp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqin Cao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Polone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198181" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019563" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Young" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Oldroyd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cannon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10625" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles E. D. Oldroyd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560873v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-229" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik H.M. Op den Camp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lillo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Limpens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.187526" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann Heather I." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Zuther" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.076943" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658559v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-210" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0367-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F0H3K9W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02969.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSRTVVCS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790079v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavinato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Mita" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavanito" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785697v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavanito" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757223v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751203v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sanchez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752920v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179269v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943312" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189306v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A.C. Pavinato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943828" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789805v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Bijl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470959404" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>