--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -1283,204 +1283,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating opinion dynamics in social networks in two phases</w:t>
+                <w:t xml:space="preserve">Effectiveness of Diffusing Information through a Social Network in Multiple Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnil Dhamal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SocInf+MAISoN 2018: 1st Joint International Workshop on Social Influence Analysis and Mining Actionable Insights from Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2018 - 61st IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800311v3</w:t>
+                <w:t xml:space="preserve">hal-01767353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Diffusing Information through a Social Network in Multiple Phases</w:t>
+                <w:t xml:space="preserve">Manipulating opinion dynamics in social networks in two phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnil Dhamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Chahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2018 - 61st IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">SocInf+MAISoN 2018: 1st Joint International Workshop on Social Influence Analysis and Mining Actionable Insights from Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767353v2</w:t>
+                <w:t xml:space="preserve">hal-01800311v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource allocation polytope games: uniqueness of equilibrium, price of stability, and price of anarchy</w:t>
               </w:r>
@@ -1717,51 +1717,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Optimal Investment Strategies for Competing Camps in a Social Network</w:t>
+                <w:t xml:space="preserve">A Zero-sum Game for Opinion Dynamics in a Social Network with Competing Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnil Dhamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
@@ -1779,97 +1779,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2017 – Gaspard Monge Program For Optimization, Operations Research and their Interactions with Data Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">13th European Meeting on Game Theory (SING13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712293v1</w:t>
+                <w:t xml:space="preserve">hal-01716712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zero-sum Game for Opinion Dynamics in a Social Network with Competing Camps</w:t>
+                <w:t xml:space="preserve">A Framework for Optimal Investment Strategies for Competing Camps in a Social Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnil Dhamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
@@ -1887,73 +1887,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Meeting on Game Theory (SING13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">PGMO Days 2017 – Gaspard Monge Program For Optimization, Operations Research and their Interactions with Data Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716712v1</w:t>
+                <w:t xml:space="preserve">hal-01712293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2361,51 +2361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Dhamal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111949" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3561099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sunny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05231-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.07.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02411738v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menasch&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Datar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbloc.2019.00026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924838v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2019.102064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308950" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712288v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2864575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Dwarakanath Vallam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narahari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2772878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767317v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800311v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767353v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712284v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716062v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870871v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01855821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Dhamal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111949" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3561099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sunny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05231-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.07.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02411738v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menasch&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Datar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbloc.2019.00026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924838v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2019.102064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308950" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712288v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2018.2864575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Dwarakanath Vallam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narahari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2772878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767317v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767353v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800311v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712284v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716062v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870871v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01855821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>