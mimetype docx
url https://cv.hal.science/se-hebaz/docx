--- v1 (2026-03-30)
+++ v2 (2026-04-24)
@@ -589,536 +589,536 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Energy method for imaging delamination damage in rubber-metal assembly using 3D laser vibrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
+                <w:t xml:space="preserve">Mesure Identification des modes de Lamb sur un réseau de capteurs pour une approche tomographique multimodale de Contrôle Santé Intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Sauderais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2025 (AFPAC’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Chedigny, France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357402v1</w:t>
+                <w:t xml:space="preserve">hal-05357820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure Identification des modes de Lamb sur un réseau de capteurs pour une approche tomographique multimodale de Contrôle Santé Intégré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garance Sauderais</w:t>
+                <w:t xml:space="preserve">Topological Energy method for imaging delamination damage in rubber-metal assembly using 3D laser vibrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2025 (AFPAC’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Chedigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357820v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Lamb Modes on a Sensor Network for a Multimodal Tomographic Approach for Structural Health Monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attenuation and polarization of longitudinal critically refracted acoustic wave for residual stress assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference 2025 (AFPAC’25)</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2025 (AFPAC’25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Chedigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357408v1</w:t>
+                <w:t xml:space="preserve">hal-05357405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation and polarization of longitudinal critically refracted acoustic wave for residual stress assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Lamb Modes on a Sensor Network for a Multimodal Tomographic Approach for Structural Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Sauderais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2025 (AFPAC’25)</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference 2025 (AFPAC’25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Chedigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357405v1</w:t>
+                <w:t xml:space="preserve">hal-05357408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la propagation de l’onde Lcr pour la caractérisation de contraintes résiduelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1163,1440 +1163,1427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal critically refracted wave for residual stress assessment on a welded plate using 3D laser vibrometry</w:t>
+                <w:t xml:space="preserve">Systèmes de failles décrochantes sismiques au laboratoire : &amp;quot; Experimental Earthquake Strike-Slip Fault Systems (EEASY)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Salah Eddine Hebaz</w:t>
+                <w:t xml:space="preserve">Louis Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Agon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Walaszek</w:t>
+                <w:t xml:space="preserve">Bertrand Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hodé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432263v1</w:t>
+                <w:t xml:space="preserve">hal-05587382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the longitudinal critically refracted waves (Lcr) acoustic field applied to residual stress measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal critically refracted wave for residual stress assessment on a welded plate using 3D laser vibrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Salah Eddine Hebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Agon</w:t>
+                <w:t xml:space="preserve">F. Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Walaszek</w:t>
+                <w:t xml:space="preserve">H. Walaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hodé</w:t>
+                <w:t xml:space="preserve">R. Hodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPAC 2023 – Anglo-French Physical Acoustic Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.3475-3482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.1009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493684v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'acoustique aux cellules cancéreuses : Modèle d'étude des intégrines en protéodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissandre Trenchand</w:t>
+                <w:t xml:space="preserve">Analysis of the longitudinal critically refracted waves (Lcr) acoustic field applied to residual stress measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Walaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Des Ondes &amp; des Mondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">AFPAC 2023 – Anglo-French Physical Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Frejus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493793v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation directe des méthodes semi-analytiques éléments finis pour le calcul des courbes de dispersion des ondes guidées dans la plateforme FEniCS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'acoustique aux cellules cancéreuses : Modèle d'étude des intégrines en protéodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Trenchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Symposium Des Ondes &amp; des Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847929v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Implémentation directe des méthodes semi-analytiques éléments finis pour le calcul des courbes de dispersion des ondes guidées dans la plateforme FEniCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055706v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi ultrasonore de milieux biologiques en culture cellulaire stimulés par des sons audibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scénarisation pédagogique d’un travail pratique d’électronique des capteurs et réflexion sur les pratiques du télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Roucaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gallet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque de l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Reims, France. pp.2001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20231030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713352v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi ultrasonore de matériaux vivants en culture cellulaire stimulés par des sons audibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ferrandiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarisation pédagogique d’un travail pratique d’électronique des capteurs et réflexion sur les pratiques du télétravail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi ultrasonore de milieux biologiques en culture cellulaire stimulés par des sons audibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356243v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie par ondes guidées pour le monitoring des défauts de corrosion dans les structures à parois minces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Monnier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848253v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCCODRA - Development of an innovative corrosion monitoring methodology for the French radioactive waste disposal application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Tomographie par ondes guidées pour le monitoring des défauts de corrosion dans les structures à parois minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Monnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHMII - 10th International Conference on Structural Health Monitoring of Intelligent Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Porto (Portugal) université, France. pp 1-6</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353258v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided wave topological energy method for quantitative evaluation of corrosion in metal plates and tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCCODRA - Development of an innovative corrosion monitoring methodology for the French radioactive waste disposal application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Saidoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHMII - 10th International Conference on Structural Health Monitoring of Intelligent Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Porto (Portugal) université, France. pp 1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03240227v1</w:t>
+                <w:t xml:space="preserve">hal-04353258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual temporal-spatial chirp method for the generation of broadband surface acoustic waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+                <w:t xml:space="preserve">Guided wave topological energy method for quantitative evaluation of corrosion in metal plates and tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">175th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Minneapolis, MN, United States. </w:t>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1855-1862, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5036050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595633v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of dispersion curves of guided waves in functionally graded materials</w:t>
               </w:r>
@@ -2693,185 +2680,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of dispersion curves of guided waves using discontinuous Galerkin finite element method: Application to functionally graded materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a dual temporal-spatial chirp method for the generation of broadband surface acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">175th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Minneapolis, MN, United States. pp.1741-1741, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5035681⟩</w:t>
+              <w:t xml:space="preserve">, May 2018, Minneapolis, MN, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5036050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595566v1</w:t>
+                <w:t xml:space="preserve">hal-03595633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des courbes de dispersion des ondes guidées dans des plaques constituées d’un matériau à gradient fonctionnel</w:t>
+                <w:t xml:space="preserve">Computation of dispersion curves of guided waves using discontinuous Galerkin finite element method: Application to functionally graded materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
@@ -2881,105 +2868,131 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">175th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Minneapolis, MN, United States. pp.1741-1741, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5035681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590665v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’applicabilité des méthodes de Galerkin discontinues aux applications du contrôle santé intégré des structures dans le domaine du transport</w:t>
+                <w:t xml:space="preserve">Détermination des courbes de dispersion des ondes guidées dans des plaques constituées d’un matériau à gradient fonctionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
@@ -2997,158 +3010,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592070v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse modale numérique d’une barre finie à section arbitraire par la méthode de Galerkin discontinue</w:t>
+                <w:t xml:space="preserve">Etude d’applicabilité des méthodes de Galerkin discontinues aux applications du contrôle santé intégré des structures dans le domaine du transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592087v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse modale numérique d’une barre finie à section arbitraire par la méthode de Galerkin discontinue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Applicability of Discontinuous Galerkin Methods Towards Structural Health Monitoring in Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3190,51 +3311,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th African Conference on Non-Destructive Testing ACNDT 2016 &amp; the 5th International Conference on NDT and Materials Industry and Alloys (IC-WNDT-MI) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Research Center in Industrial Technologies (CRTI) of Algeria; The African Federation of Non Destructive Testing (AFNDT), Nov 2016, Oran, Algeria. http://library.crti.dz/cf1678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3244,159 +3365,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des modes de Lamb sur un réseau de capteurs en vue d’une approche tomographique multimodale de Contrôle- Santé-Intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Sauderais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3451,73 +3572,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : évolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode semi-analytique éléments finis de Galerkin discontinue pour le calcul des propriétés de dispersion des ondes guidées dans les plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3559,73 +3680,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the classical Galerkin method and the discontinuous Galerkin method in solving the advection equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3667,51 +3788,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3721,143 +3842,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de contrôle de la corrosion dans des structures métalliques par ondes guidées ultrasonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Walaszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3113130A1. 2022, https://worldwide.espacenet.com/patent/search/family/074125280/publication/FR3113130A1?q=pn%3DFR3113130A1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3867,114 +3988,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la propagation des ondes guidées ultrasonores par la méthode de Galerkin discontinue : application au contrôle non-destructif dans le domaine des transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de Valenciennes et du Hainaut-Cambresis, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018VALE0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02062548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4042,51 +4163,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8B47846"/>
+    <w:nsid w:val="D09293BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4273,51 +4394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/se-hebaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9864-3415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232524394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021588" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122557" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Salah Eddine Hebaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Agon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Walaszek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hod&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Trenchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ferrandiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Saidoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0164" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035681" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03587043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Vu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018VALE0020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/se-hebaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9864-3415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232524394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021588" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122557" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Demange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Salah Eddine Hebaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Agon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Walaszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hod&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Trenchand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ferrandiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Saidoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035681" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597151v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03587043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Vu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018VALE0020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>