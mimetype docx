--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,4108 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4056 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salah-Eddine Hebaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à CY Cergy Paris UniversitéLaboratoire SATIE – CNRS UMR 8029</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">se-hebaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9864-3415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232524394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=4_F0HNUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Rayleigh waves interaction with a spherical ball in contact with a plane surface for the development of new NDT method for ball bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.107156. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2023.107156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical discontinuous Galerkin finite element method for the calculation of dispersion properties of guided waves in plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (1), pp.460-469. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5021588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Quantitative Acoustic Emission by Finite Element Modelling: Contribution of Modal Analysis and Identification of Pertinent Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2557. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake rupture in a strike slip experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Energy method for imaging delamination damage in rubber-metal assembly using 3D laser vibrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2025 (AFPAC’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Chedigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure Identification des modes de Lamb sur un réseau de capteurs pour une approche tomographique multimodale de Contrôle Santé Intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Sauderais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Lamb Modes on a Sensor Network for a Multimodal Tomographic Approach for Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Sauderais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustic Conference 2025 (AFPAC’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Chedigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation and polarization of longitudinal critically refracted acoustic wave for residual stress assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2025 (AFPAC’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Chedigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la propagation de l’onde Lcr pour la caractérisation de contraintes résiduelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de failles décrochantes sismiques au laboratoire : &amp;quot; Experimental Earthquake Strike-Slip Fault Systems (EEASY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'acoustique aux cellules cancéreuses : Modèle d'étude des intégrines en protéodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Trenchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Des Ondes &amp; des Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal critically refracted wave for residual stress assessment on a welded plate using 3D laser vibrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salah Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Walaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.3475-3482, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.1009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the longitudinal critically refracted waves (Lcr) acoustic field applied to residual stress measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Agon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Walaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPAC 2023 – Anglo-French Physical Acoustic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie par ondes guidées pour le monitoring des défauts de corrosion dans les structures à parois minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation directe des méthodes semi-analytiques éléments finis pour le calcul des courbes de dispersion des ondes guidées dans la plateforme FEniCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi ultrasonore de milieux biologiques en culture cellulaire stimulés par des sons audibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi ultrasonore de matériaux vivants en culture cellulaire stimulés par des sons audibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ferrandiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisation pédagogique d’un travail pratique d’électronique des capteurs et réflexion sur les pratiques du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Roucaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Reims, France. pp.2001, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20231030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCODRA - Development of an innovative corrosion monitoring methodology for the French radioactive waste disposal application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Saidoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Romaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHMII - 10th International Conference on Structural Health Monitoring of Intelligent Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porto (Portugal) université, France. pp 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided wave topological energy method for quantitative evaluation of corrosion in metal plates and tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1855-1862, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des courbes de dispersion des ondes guidées dans des plaques constituées d’un matériau à gradient fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual temporal-spatial chirp method for the generation of broadband surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dame Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadi Ouaftouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">175th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Minneapolis, MN, United States. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5036050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of dispersion curves of guided waves in functionally graded materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">175th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Minneapolis, United States. pp.045002, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0001014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of dispersion curves of guided waves using discontinuous Galerkin finite element method: Application to functionally graded materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">175th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Minneapolis, MN, United States. pp.1741-1741, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5035681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’applicabilité des méthodes de Galerkin discontinues aux applications du contrôle santé intégré des structures dans le domaine du transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse modale numérique d’une barre finie à section arbitraire par la méthode de Galerkin discontinue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Applicability of Discontinuous Galerkin Methods Towards Structural Health Monitoring in Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th African Conference on Non-Destructive Testing ACNDT 2016 &amp; the 5th International Conference on NDT and Materials Industry and Alloys (IC-WNDT-MI) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Research Center in Industrial Technologies (CRTI) of Algeria; The African Federation of Non Destructive Testing (AFNDT), Nov 2016, Oran, Algeria. http://library.crti.dz/cf1678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des modes de Lamb sur un réseau de capteurs en vue d’une approche tomographique multimodale de Contrôle- Santé-Intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Sauderais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : évolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode semi-analytique éléments finis de Galerkin discontinue pour le calcul des propriétés de dispersion des ondes guidées dans les plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the classical Galerkin method and the discontinuous Galerkin method in solving the advection equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de contrôle de la corrosion dans des structures métalliques par ondes guidées ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Walaszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3113130A1. 2022, https://worldwide.espacenet.com/patent/search/family/074125280/publication/FR3113130A1?q=pn%3DFR3113130A1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de la propagation des ondes guidées ultrasonores par la méthode de Galerkin discontinue : application au contrôle non-destructif dans le domaine des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de Valenciennes et du Hainaut-Cambresis, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018VALE0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02062548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4163,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D09293BF"/>
+    <w:nsid w:val="1E620CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4394,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/se-hebaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9864-3415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232524394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021588" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122557" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Demange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Salah Eddine Hebaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Agon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Walaszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hod&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Trenchand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ferrandiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Saidoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035681" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597151v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03587043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Vu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018VALE0020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/se-hebaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9864-3415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232524394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=4_F0HNUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021588" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Demange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Trenchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Salah Eddine Hebaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Agon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Walaszek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hod&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ferrandiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Saidoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035681" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592070v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03592087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597151v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03587043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Vu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018VALE0020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>