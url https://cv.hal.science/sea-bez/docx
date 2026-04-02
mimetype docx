--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:90.625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sea Matilda Bez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Bez est Maître de Conférences à l’Université de Montpellier (Montpellier Management Institute). Elle a effectué son post-doctorat à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UC Berkeley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux États-Unis et a obtenu son </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat à l’Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ses recherches ont bénéficié de collaborations avec des institutions prestigieuses, notamment le « Labex Entreprendre » à Montpellier, Montpellier Recherche en Management, le Garwood Center à UC Berkeley et la « Chaire Intelligence Économique » à Paris Dauphine. Plus récemment, elle a siégé au comité de pilotage du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet Horizon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DiHECO, axé sur les plateformes numériques dans le domaine de la santé, avec un budget de 899 907,50 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux de recherche se concentrent sur trois domaines d'expertise distincts :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premièrement, elle s’intéresse à l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">innovation ouverte entre concurrents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, connue sous le nom de « open-coopetition », comme levier pour stimuler de nouvelles opportunités d’innovation.Deuxièmement, son expertise émergente porte sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’industrie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, où elle explore les modèles économiques des plateformes numériques et les systèmes de feedback ouverts.Enfin, elle se penche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sur l’intelligence artificielle (IA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec un intérêt particulier pour la manière dont les entreprises participent à des consortiums d’IA et exploitent ces collaborations pour générer et capturer de la valeur. Dr. Bez est également intéressée à collaborer avec ces consortiums pour évaluer comment ses compétences de recherche peuvent leur être utiles.Elle a donné des présentations invitées auprès de directeurs de l’innovation et de gestionnaires d’alliances de la Silicon Valley et d’entreprises françaises de premier plan. Par ailleurs, elle a facilité des collaborations entre le monde académique et industriel pour des organisations telles qu’Avery Dennison, Enel et Tech Mahindra.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Bez contribue activement à la communauté académique en tant qu’évaluatrice pour plusieurs revues académoqies et membre du comité éditorial de R&D Management. Ses recherches ont été publiées dans des revues académiques, notamment Technovation, Industrial Marketing Management et Critical Perspectives on Accounting, entre autres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Google Reviews matter for doctors? Unpacking online emotional accountability on a digital platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.102768. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2024.102768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What entrepreneurial decisions enable the breeding of digital platform unicorns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Narbón‐perpiñá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Pundziene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Sermontyte‐baniule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Entrepreneurship Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sej.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value capture and embeddedness in social-purpose-driven ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Pundziene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neringa Gerulaitiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.102748. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.102748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TripAdvisor of healthcare:Opportunities for value creation through patient feedback platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Saleh Farazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.102625. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2022.102625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking the management of Oligo-coopetition strategies in the absence of a moderating third party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.125-137. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indmarman.2021.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation’s “Multiunit Back-End Problem”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Seran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.135-157. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0008125620968609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitor Collaboration Before a Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research technology management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08956308.2020.1733889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition technologique : pourquoi et comment partager sa technologie avec son concurrent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour publier. Une check-list collaborative pour éviter le desk reject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloiⁱse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation and Coopetition: Toward Coopetitive Open Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Open Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9780192899798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers in Searching for Alternative Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sund, K.J.; Galavan, R.J.; Bogers, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Models and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, , 2021, (New Horizons in Managerial and Organizational Cognition, 978-1-83982-063-2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2397-521020200000004009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition : comment conjuguer protection et partage d’informations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Economique : s’informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.193-206, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Patient anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Granata; Pierre Marquès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopetition s'allier à ses concurrents pour gagner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, 2014, 978-2-7440-6618-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When your competitor is your best partner for engaging with start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 12th Annual World Open ‎Innovation Conference (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bilbao (online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Get Results from Open innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th Annual World Open ‎Innovation Conference (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berkeley (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Feedback Platform in Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IEEE-TEMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kaunas (Lithuania), Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional capitalism and digitalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sub-theme 05: [SWG] Digitalization of Social Evaluations – Social Media, Platforms, and their Evaluative Roles, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Entrepreneurial Decisions Enable the Breeding of Digital Platform Unicorns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Pundziene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Sermontyte Baniule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Narbon-Perpina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IEEE-TEMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation and Coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Eindhoven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Internal Silos with Inside-In Open Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Radziwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Pundziene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing Healthcare: Opportunities for Value Creation through Patient Feedback Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Saleh Farazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation on Business Models and Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform to &amp;quot;Grade Your Doctor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Produce and Realize Value in Digital Healthcare Platforms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient feedback platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Farazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Open Innovation in collaboration with competitors: A novel additional mode to attract startups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Open-Innovation between Competitors: A Project-Level Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Seran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conference (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open coopetition: opening a research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Open Innovation via Open Co-opetition: A novel additional mode to engage with startups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conference (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategizing coopetition for innovation: The key role of knowledge transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing coopetition: rethink the resolution of the paradox of knowledge sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mirror Organization : A Specific Project Structure for Open Innovation Between Competitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conference (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing coopetition: Is transparency a fallacy or a mandatory condition? A case study of a coopetition project with an opportunistic partner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnyawali Devi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional Strategy: Why Enabling a Competitor can be Beneficial for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi R. Gnyawali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition, innovation et performance économique : une étude de cas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When open innovation between competitors generates 100 billion dollars: A case study of coopetition in the pharmaceutical industry between Sanofi and BMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Gnyawali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conférence (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of coopetition paradox by individuals. A case study within the French banking industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème conférence annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of coopetition paradox by individuals: A case study within the banking sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of coopetition paradox by individuals: A case study within the banking sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Marketing and Purchasing (IMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kolding, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing strategic issue management: the organisation of the competitive intelligence function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saint Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEAR OF LOOKING FOOLISH: Business Models, Cognition, and Open Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up for Managing Business and Societal Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Darwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Eleonora de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnee Cobben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] World Open Innovation Conference. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A EUROPEAN AI STRATEGY : BRAINSTORMING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UC Berkeley; Institute for Business Innovation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Transformation for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Darwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Eleonora de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] World Open Innovation Conference (WOIC). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Digital Business Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Darwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] World Open Innovation Conference. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategizing and Managing coopetition : Sharing, protecting and/or capturing knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Université Montpellier, 2017. English. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017MONTD005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01695545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : Entre fonds activiste et entreprise à missions, quel modèle de gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ysé Commandré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.ccmp.fr/collection-ccmp/cas-danone-entre-fonds-activiste-et-entreprise-a-missions-quel-modele-de-gouvernance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Startups 2.0: Involving Competitors - A Telefónica Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Moro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harvard Business Review Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://store.hbr.org/product/engaging-with-startups-2-0-involving-competitors-a-telefonica-perspective/B6045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de coopétition et leur management: partager, protéger et/ou capturer des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des pratiques d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:90.625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sea Matilda Bez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Bez est Maître de Conférences à l’Université de Montpellier (Montpellier Management Institute). Elle a effectué son post-doctorat à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UC Berkeley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux États-Unis et a obtenu son </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat à l’Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ses recherches ont bénéficié de collaborations avec des institutions prestigieuses, notamment le « Labex Entreprendre » à Montpellier, Montpellier Recherche en Management, le Garwood Center à UC Berkeley et la « Chaire Intelligence Économique » à Paris Dauphine. Plus récemment, elle a siégé au comité de pilotage du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet Horizon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DiHECO, axé sur les plateformes numériques dans le domaine de la santé, avec un budget de 899 907,50 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux de recherche se concentrent sur trois domaines d'expertise distincts :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premièrement, elle s’intéresse à l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">innovation ouverte entre concurrents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, connue sous le nom de « open-coopetition », comme levier pour stimuler de nouvelles opportunités d’innovation.Deuxièmement, son expertise émergente porte sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’industrie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, où elle explore les modèles économiques des plateformes numériques et les systèmes de feedback ouverts.Enfin, elle se penche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sur l’intelligence artificielle (IA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec un intérêt particulier pour la manière dont les entreprises participent à des consortiums d’IA et exploitent ces collaborations pour générer et capturer de la valeur. Dr. Bez est également intéressée à collaborer avec ces consortiums pour évaluer comment ses compétences de recherche peuvent leur être utiles.Elle a donné des présentations invitées auprès de directeurs de l’innovation et de gestionnaires d’alliances de la Silicon Valley et d’entreprises françaises de premier plan. Par ailleurs, elle a facilité des collaborations entre le monde académique et industriel pour des organisations telles qu’Avery Dennison, Enel et Tech Mahindra.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Bez contribue activement à la communauté académique en tant qu’évaluatrice pour plusieurs revues académoqies et membre du comité éditorial de R&D Management. Ses recherches ont été publiées dans des revues académiques, notamment Technovation, Industrial Marketing Management et Critical Perspectives on Accounting, entre autres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make open innovation work better? Leverage your competitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e9967. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2026.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Google Reviews matter for doctors? Unpacking online emotional accountability on a digital platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.102768. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2024.102768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What entrepreneurial decisions enable the breeding of digital platform unicorns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Narbón‐perpiñá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Pundziene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Sermontyte‐baniule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Entrepreneurship Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sej.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value capture and embeddedness in social-purpose-driven ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Pundziene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neringa Gerulaitiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.102748. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.102748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TripAdvisor of healthcare:Opportunities for value creation through patient feedback platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Saleh Farazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.102625. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2022.102625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking the management of Oligo-coopetition strategies in the absence of a moderating third party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.125-137. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indmarman.2021.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation’s “Multiunit Back-End Problem”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Seran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.135-157. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0008125620968609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitor Collaboration Before a Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research technology management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08956308.2020.1733889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition technologique : pourquoi et comment partager sa technologie avec son concurrent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour publier. Une check-list collaborative pour éviter le desk reject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloiⁱse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation and Coopetition: Toward Coopetitive Open Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Open Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9780192899798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers in Searching for Alternative Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sund, K.J.; Galavan, R.J.; Bogers, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Models and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, , 2021, (New Horizons in Managerial and Organizational Cognition, 978-1-83982-063-2. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2397-521020200000004009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition : comment conjuguer protection et partage d’informations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Economique : s’informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.193-206, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Patient anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Granata; Pierre Marquès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopetition s'allier à ses concurrents pour gagner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, 2014, 978-2-7440-6618-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When your competitor is your best partner for engaging with start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 12th Annual World Open ‎Innovation Conference (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bilbao (online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Get Results from Open innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th Annual World Open ‎Innovation Conference (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berkeley (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Feedback Platform in Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IEEE-TEMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kaunas (Lithuania), Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional capitalism and digitalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sub-theme 05: [SWG] Digitalization of Social Evaluations – Social Media, Platforms, and their Evaluative Roles, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Entrepreneurial Decisions Enable the Breeding of Digital Platform Unicorns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Pundziene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Sermontyte Baniule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Narbon-Perpina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IEEE-TEMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Internal Silos with Inside-In Open Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Radziwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Pundziene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation and Coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Eindhoven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing Healthcare: Opportunities for Value Creation through Patient Feedback Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Saleh Farazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation on Business Models and Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform to &amp;quot;Grade Your Doctor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Produce and Realize Value in Digital Healthcare Platforms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient feedback platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Farazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Open Innovation in collaboration with competitors: A novel additional mode to attract startups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Open-Innovation between Competitors: A Project-Level Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Seran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conference (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Open Innovation via Open Co-opetition: A novel additional mode to engage with startups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conference (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open coopetition: opening a research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategizing coopetition for innovation: The key role of knowledge transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing coopetition: rethink the resolution of the paradox of knowledge sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mirror Organization : A Specific Project Structure for Open Innovation Between Competitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conference (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing coopetition: Is transparency a fallacy or a mandatory condition? A case study of a coopetition project with an opportunistic partner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnyawali Devi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional Strategy: Why Enabling a Competitor can be Beneficial for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi R. Gnyawali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition, innovation et performance économique : une étude de cas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When open innovation between competitors generates 100 billion dollars: A case study of coopetition in the pharmaceutical industry between Sanofi and BMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Gnyawali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conférence (WOIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of coopetition paradox by individuals. A case study within the French banking industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème conférence annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of coopetition paradox by individuals: A case study within the banking sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of coopetition paradox by individuals: A case study within the banking sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Marketing and Purchasing (IMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kolding, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing strategic issue management: the organisation of the competitive intelligence function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saint Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEAR OF LOOKING FOOLISH: Business Models, Cognition, and Open Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Open Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up for Managing Business and Societal Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Darwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Eleonora de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonnee Cobben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] World Open Innovation Conference. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A EUROPEAN AI STRATEGY : BRAINSTORMING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UC Berkeley; Institute for Business Innovation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Transformation for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Darwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Eleonora de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] World Open Innovation Conference (WOIC). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Digital Business Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Darwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] World Open Innovation Conference. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategizing and Managing coopetition : Sharing, protecting and/or capturing knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Université Montpellier, 2017. English. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017MONTD005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01695545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : Entre fonds activiste et entreprise à missions, quel modèle de gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ysé Commandré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.ccmp.fr/collection-ccmp/cas-danone-entre-fonds-activiste-et-entreprise-a-missions-quel-modele-de-gouvernance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Startups 2.0: Involving Competitors - A Telefónica Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chesbrough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Moro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harvard Business Review Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://store.hbr.org/product/engaging-with-startups-2-0-involving-competitors-a-telefonica-perspective/B6045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de coopétition et leur management: partager, protéger et/ou capturer des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des pratiques d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Matilda Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Morini&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2024.102768" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Narb&#243;n&#8208;perpi&#241;&#225;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Pundziene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sermontyte&#8208;baniule" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1543" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Gerulaitiene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102748" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saleh Farazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gast" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2021.08.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349709v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125620968609" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chesbrough" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08956308.2020.1733889" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loi&#8305;se Berkowitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2397-521020200000004009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160460v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dameron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sermontyte Baniule" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Narbon-Perpina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Radziwon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gutmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Farazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnyawali Devi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi R. Gnyawali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Gnyawali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric le Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541942v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Darwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Eleonora de Marco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonnee Cobben" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01695545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTD005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Moro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543766v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chesbrough" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2026.9967" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Morini&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2024.102768" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Narb&#243;n&#8208;perpi&#241;&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Pundziene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sermontyte&#8208;baniule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1543" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Gerulaitiene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saleh Farazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2021.08.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349709v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125620968609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08956308.2020.1733889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loi&#8305;se Berkowitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2397-521020200000004009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dameron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sermontyte Baniule" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Narbon-Perpina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Radziwon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gutmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Farazi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420221v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnyawali Devi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi R. Gnyawali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Gnyawali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric le Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541942v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Darwin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Eleonora de Marco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonnee Cobben" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01695545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTD005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Moro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>