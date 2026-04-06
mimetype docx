--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2525,351 +2525,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Soft Glassy Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rupture de matériaux amorphes : cascades d'événements plastiques et hétérogénéités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Bouil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Dynamics in Viscous Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludovic Berthier, Luca Cipelletti, Thomas Voigtmann, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150654v1</w:t>
+                <w:t xml:space="preserve">hal-03444600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture de matériaux amorphes : cascades d'événements plastiques et hétérogénéités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of the strain fluctuations before the failure of a granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444600v1</w:t>
+                <w:t xml:space="preserve">hal-01143781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of the strain fluctuations before the failure of a granular material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Soft Glassy Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Dynamics in Viscous Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovic Berthier, Luca Cipelletti, Thomas Voigtmann, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143781v1</w:t>
+                <w:t xml:space="preserve">hal-01150654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Granular Materials</w:t>
               </w:r>
@@ -4061,165 +4061,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre : 1 &amp;quot;Méthode de Dynamique Moléculaire</w:t>
+                <w:t xml:space="preserve">Chapitre : 4 &amp;quot;Méthode de Dynamique Evénementielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation numérique discrète des matériaux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.25-48, 2010</w:t>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.117-134, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658823v1</w:t>
+                <w:t xml:space="preserve">hal-00658821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre : 4 &amp;quot;Méthode de Dynamique Evénementielle</w:t>
+                <w:t xml:space="preserve">Chapitre : 1 &amp;quot;Méthode de Dynamique Moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation numérique discrète des matériaux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.117-134, 2010</w:t>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.25-48, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658821v1</w:t>
+                <w:t xml:space="preserve">hal-00658823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4374,51 +4374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t2hv-99dt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321159v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022907" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.9.35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0563-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.10.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroqu&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02260-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01059867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.246001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-W8TQ940C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0393-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HMZTXT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0327-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DR7W3N9N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merline Tankeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp R. Welker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0226-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2RRD89RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.031301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.79.061305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen Herrmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.77.031304" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135472v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.06.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.031302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boileau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houdoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Binh Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t2hv-99dt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321159v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022907" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.9.35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0563-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.10.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroqu&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02260-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01059867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.246001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-W8TQ940C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0393-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HMZTXT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0327-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DR7W3N9N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merline Tankeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp R. Welker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0226-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2RRD89RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.031301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.79.061305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen Herrmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.77.031304" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135472v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.06.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.031302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boileau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houdoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Binh Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>