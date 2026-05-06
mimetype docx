--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2525,351 +2525,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture de matériaux amorphes : cascades d'événements plastiques et hétérogénéités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Soft Glassy Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Dynamics in Viscous Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovic Berthier, Luca Cipelletti, Thomas Voigtmann, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444600v1</w:t>
+                <w:t xml:space="preserve">hal-01150654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of the strain fluctuations before the failure of a granular material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rupture de matériaux amorphes : cascades d'événements plastiques et hétérogénéités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143781v1</w:t>
+                <w:t xml:space="preserve">hal-03444600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Soft Glassy Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of the strain fluctuations before the failure of a granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Bouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Dynamics in Viscous Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludovic Berthier, Luca Cipelletti, Thomas Voigtmann, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150654v1</w:t>
+                <w:t xml:space="preserve">hal-01143781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Granular Materials</w:t>
               </w:r>
@@ -4374,51 +4374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t2hv-99dt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321159v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022907" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.9.35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0563-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.10.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroqu&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02260-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01059867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.246001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-W8TQ940C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0393-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HMZTXT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0327-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DR7W3N9N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merline Tankeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp R. Welker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0226-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2RRD89RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.031301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.79.061305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen Herrmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.77.031304" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135472v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.06.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.031302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boileau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houdoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Binh Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t2hv-99dt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321159v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022907" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.9.35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0563-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.10.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroqu&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02260-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01059867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.246001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-W8TQ940C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0393-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HMZTXT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0327-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DR7W3N9N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merline Tankeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp R. Welker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0226-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2RRD89RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.031301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.79.061305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen Herrmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.77.031304" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135472v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.06.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.031302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boileau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houdoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Binh Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>