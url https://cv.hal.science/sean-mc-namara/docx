--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -684,235 +684,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01100866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized formulation of the interactions between soft spheres</w:t>
+                <w:t xml:space="preserve">Emergence of cooperativity in plasticity of soft glassy materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Alonso-Marroquín</w:t>
+                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 223 (11), pp.2227. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.246001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02260-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.246001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140641v1</w:t>
+                <w:t xml:space="preserve">hal-01059867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of cooperativity in plasticity of soft glassy materials</w:t>
+                <w:t xml:space="preserve">Generalized formulation of the interactions between soft spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axelle Amon</w:t>
+                <w:t xml:space="preserve">Fernando Alonso-Marroquín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112, pp.246001. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 223 (11), pp.2227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.246001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02260-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059867v1</w:t>
+                <w:t xml:space="preserve">hal-01140641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictitious domain method to model a movable rigid body in a sound wave.</w:t>
               </w:r>
@@ -1085,212 +1085,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The onset of inelastic collapse in a one-dimensional granular gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the relevance of numerical simulations to booming sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merline Tankeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (1), to be published</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909671v1</w:t>
+                <w:t xml:space="preserve">hal-00656668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relevance of numerical simulations to booming sand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The onset of inelastic collapse in a one-dimensional granular gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Merline Tankeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.121-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-012-0327-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656668v1</w:t>
+                <w:t xml:space="preserve">hal-00909671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursors of failure and weakening in a biaxial test</w:t>
               </w:r>
@@ -1392,51 +1392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of granular entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Bouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,51 +2531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Soft Glassy Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Bouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,51 +2652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture de matériaux amorphes : cascades d'événements plastiques et hétérogénéités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Bouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,51 +2760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of the strain fluctuations before the failure of a granular material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Bouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,51 +2855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Granular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Bouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental visualization of flow structuring at unjamming transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Bouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,51 +3386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Histogram method for testing Edward's Statistical Mechanics of Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de la plasticité dans un milieu amorphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Bouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of plastic flow before failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Bouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t2hv-99dt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321159v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022907" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.9.35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0563-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.10.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroqu&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02260-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01059867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.246001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-W8TQ940C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0393-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HMZTXT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0327-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DR7W3N9N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merline Tankeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp R. Welker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0226-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2RRD89RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.031301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.79.061305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen Herrmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.77.031304" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135472v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.06.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.031302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boileau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houdoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Binh Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t2hv-99dt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321159v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022907" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.9.35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0563-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.10.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01059867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.246001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Marroqu&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02260-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-W8TQ940C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0393-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HMZTXT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merline Tankeo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0327-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DR7W3N9N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp R. Welker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0226-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2RRD89RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.031301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.79.061305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen Herrmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.77.031304" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135472v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.06.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.031302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boileau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houdoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Binh Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>