--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -271,174 +271,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La libéralisation des marchés agricoles comme consécration des intermédiaires. Le cas du lait</w:t>
+                <w:t xml:space="preserve">Régulation des marchés et pouvoir des transformateurs : une approche mésosociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1-2/2023 (8), 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136926v1</w:t>
+                <w:t xml:space="preserve">hal-05128851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des marchés et pouvoir des transformateurs : une approche mésosociologique</w:t>
+                <w:t xml:space="preserve">La libéralisation des marchés agricoles comme consécration des intermédiaires. Le cas du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.169-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.034.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128851v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
               </w:r>
@@ -2629,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sebastian.billows@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241252239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.034.0169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101468v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kohl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03565607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Buchter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02616462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02022705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.019.0177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733189v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dewitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1384465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.164.0069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.164.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03439359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03653236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sebastian.billows@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241252239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.034.0169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101468v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kohl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03565607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Buchter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02616462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02022705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.019.0177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733189v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dewitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1384465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.164.0069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.164.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03439359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03653236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>