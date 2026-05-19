--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -271,174 +271,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des marchés et pouvoir des transformateurs : une approche mésosociologique</w:t>
+                <w:t xml:space="preserve">La libéralisation des marchés agricoles comme consécration des intermédiaires. Le cas du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.169-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.034.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128851v1</w:t>
+                <w:t xml:space="preserve">hal-05136926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La libéralisation des marchés agricoles comme consécration des intermédiaires. Le cas du lait</w:t>
+                <w:t xml:space="preserve">Régulation des marchés et pouvoir des transformateurs : une approche mésosociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1-2/2023 (8), 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.034.0169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136926v1</w:t>
+                <w:t xml:space="preserve">hal-05128851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
               </w:r>
@@ -777,238 +777,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise économique dans le droit français de la concurrence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu de lecture de : Katharina Pistor, The Code of Capital: How the Law Creates Wealth and Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actu Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.41090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184806v1</w:t>
+                <w:t xml:space="preserve">hal-03767867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de lecture de : Katharina Pistor, The Code of Capital: How the Law Creates Wealth and Inequality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expertise économique dans le droit français de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Hubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actu Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03767867v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureaucrats or Ideologues? EU Merger Control as Market-centred Integration*</w:t>
               </w:r>
@@ -2385,64 +2385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise économique dans le droit français de la concurrence. Fortunes et infortunes d'un projet réformateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Billows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 18/22, Mission de recherche Droit et Justice. 2021, pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2629,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sebastian.billows@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241252239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.034.0169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101468v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kohl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03565607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Buchter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02616462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02022705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.019.0177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733189v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dewitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1384465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.164.0069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.164.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03439359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03653236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sebastian.billows@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241252239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.034.0169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101468v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kohl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03565607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Buchter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02616462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02022705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.019.0177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733189v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dewitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1384465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.164.0069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.164.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03439359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03653236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>