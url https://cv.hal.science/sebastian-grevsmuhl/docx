--- v0 (2026-05-07)
+++ v1 (2026-06-01)
@@ -4615,165 +4615,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lancement de l'âge spatial en Antarctique</w:t>
+                <w:t xml:space="preserve">Spaceship Earth, conjonctures d'une métaphore controversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Grevsmühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de recherche du Centre Koyré - Cosmos : histoire, représentation, géographie, politique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Sourbès-Verger, Mar 2025, Campus Condorcet - Auberviliers, France</w:t>
+              <w:t xml:space="preserve">Atelier de recherche "PhiBE" - Philosophie, biologie, écologie : interfaces épistémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Angelini (LLCP, Université Paris 8); Matteo Mossio (CNRS-IHPST); Giuseppe Longo (ENS, CNRS), Apr 2025, Paris ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479786v1</w:t>
+                <w:t xml:space="preserve">hal-05479755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaceship Earth, conjonctures d'une métaphore controversée</w:t>
+                <w:t xml:space="preserve">Le lancement de l'âge spatial en Antarctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Grevsmühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de recherche "PhiBE" - Philosophie, biologie, écologie : interfaces épistémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Angelini (LLCP, Université Paris 8); Matteo Mossio (CNRS-IHPST); Giuseppe Longo (ENS, CNRS), Apr 2025, Paris ENS Ulm, France</w:t>
+              <w:t xml:space="preserve">séminaire de recherche du Centre Koyré - Cosmos : histoire, représentation, géographie, politique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Sourbès-Verger, Mar 2025, Campus Condorcet - Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479755v1</w:t>
+                <w:t xml:space="preserve">hal-05479786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globes virtuels et la mise en récit de l’environnement global : histoire et défis</w:t>
               </w:r>
@@ -5332,51 +5332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E871DEB"/>
+    <w:nsid w:val="FC52047F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5480,51 +5480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9B50113F"/>
+    <w:nsid w:val="C16DAF9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5628,51 +5628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="090482A1"/>
+    <w:nsid w:val="B3A26D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5865,51 +5865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastian-grevsmuhl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4861-6336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167709186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432946677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhen.ehess.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tpti.eu/fr/enseignants/enseignants-paris-1.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spherographia.cnrs.fr/?Projet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honest2020.eu/sebastian-grevsmuhl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisclimat.fr/projet/enviglob.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgs-ibg.onlinelibrary.wiley.com/doi/toc/10.1111/(ISSN)2054-4049.visualising-the-global-environment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rdv-histoire.com/edition-2018-la-puissance-des-images/l-histoire-environnementale-au-prisme-des-images" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/terres-australes-francaises-au-carrefour-des-imaginaires-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-terre-vue-d-en-haut-sebastian-vincent-grevsm-hl/9782021111293" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vincent Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monnoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003224742510020X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briday" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000708742300002X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-021-00640-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/2316-1329.081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.268.0173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2017.1371052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723331v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2017.1413209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Herran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geo2.20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahc.2016.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Viard-Cr&#233;tat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V. Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.742.0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155728v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/ZURU5739" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/XMHU4425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://susi.usi.ch/usi/documents/332603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oekom.de/buch/ozon-9783987260346" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040608v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HerzbergIce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297728v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/earth-and-environmental-science/environmental-policy-economics-and-law/climate-and-culture-multidisciplinary-perspectives-warming-world?format=HB" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108505284.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021336290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euromarinenetwork.eu/system/files/2017/The_ocean_revealed_ENG.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627857v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807600287/chapter17.xhtml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137438744_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-2610-0/image-politics-of-climate-change" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studienverlag.at/page.cfm?vpath=buecher/buchdetail&amp;amp;bookclass=&amp;amp;titnr=4321" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastian-grevsmuhl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4861-6336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167709186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432946677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhen.ehess.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tpti.eu/fr/enseignants/enseignants-paris-1.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spherographia.cnrs.fr/?Projet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honest2020.eu/sebastian-grevsmuhl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisclimat.fr/projet/enviglob.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgs-ibg.onlinelibrary.wiley.com/doi/toc/10.1111/(ISSN)2054-4049.visualising-the-global-environment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rdv-histoire.com/edition-2018-la-puissance-des-images/l-histoire-environnementale-au-prisme-des-images" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/terres-australes-francaises-au-carrefour-des-imaginaires-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-terre-vue-d-en-haut-sebastian-vincent-grevsm-hl/9782021111293" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vincent Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monnoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003224742510020X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briday" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000708742300002X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-021-00640-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/2316-1329.081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.268.0173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2017.1371052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723331v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2017.1413209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Herran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geo2.20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahc.2016.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Viard-Cr&#233;tat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V. Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.742.0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155728v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/ZURU5739" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/XMHU4425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://susi.usi.ch/usi/documents/332603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oekom.de/buch/ozon-9783987260346" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040608v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HerzbergIce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297728v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/earth-and-environmental-science/environmental-policy-economics-and-law/climate-and-culture-multidisciplinary-perspectives-warming-world?format=HB" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108505284.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021336290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euromarinenetwork.eu/system/files/2017/The_ocean_revealed_ENG.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627857v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807600287/chapter17.xhtml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137438744_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-2610-0/image-politics-of-climate-change" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studienverlag.at/page.cfm?vpath=buecher/buchdetail&amp;amp;bookclass=&amp;amp;titnr=4321" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>