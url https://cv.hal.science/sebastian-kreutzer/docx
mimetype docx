--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -196,278 +196,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements of environmental dose rate for trapped charge dating</w:t>
+                <w:t xml:space="preserve">A record of Late Pleistocene environmental conditions at the transition from central to southern Europe from the Baix loess paleosol sequence (Rhône Rift Valley, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Nora Pfaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annette Kadereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sanderson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Varychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2026.107663⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2025.10053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554887v1</w:t>
+                <w:t xml:space="preserve">hal-05475537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A record of Late Pleistocene environmental conditions at the transition from central to southern Europe from the Baix loess paleosol sequence (Rhône Rift Valley, SE France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field measurements of environmental dose rate for trapped charge dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Kadereit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kolb</w:t>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Varychev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 194, pp.107663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2025.10053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2026.107663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05475537v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The blue halite in Morsleben, Germany: A natural lyoluminescence dosimeter?</w:t>
               </w:r>
@@ -721,90 +725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental gamma dose rate measurements using cadmium zinc telluride (CZT) detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (3), pp.229-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -838,51 +842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on count linearity in luminescence measurements using PMT modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mittelstraß</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -968,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Maternicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Sądel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1040,459 +1044,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zircon luminescence dating revisited</w:t>
+                <w:t xml:space="preserve">Short communication: Synchrotron-based elemental mapping of single grains to investigate variable infrared-radiofluorescence emissions for luminescence dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+                <w:t xml:space="preserve">Mariana Sontag-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Halter</w:t>
+                <w:t xml:space="preserve">Raju Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul R Hanson</w:t>
+                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Ulianov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benita Putlitz</w:t>
+                <w:t xml:space="preserve">Juergen Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6 (4), pp.665-682. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-6-665-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.77 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-6-77-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844854v1</w:t>
+                <w:t xml:space="preserve">hal-04491500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Eemian to Middle Pleniglacial pedosedimentary evolution of the Baix loess-palaeosol sequence (Rhône Rift Valley, southern France) -basic chronostratigraphic framework and palaeosol characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Pfaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Kadereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Karius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73 (1), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egqsj-73-1-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Synchrotron-based elemental mapping of single grains to investigate variable infrared-radiofluorescence emissions for luminescence dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zircon luminescence dating revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Sontag-González</w:t>
+                <w:t xml:space="preserve">Théo Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raju Kumar</w:t>
+                <w:t xml:space="preserve">Paul R Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
+                <w:t xml:space="preserve">Alexey Ulianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juergen Thieme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+                <w:t xml:space="preserve">Benita Putlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.77 - 88. </w:t>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.665-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gchron-6-77-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gchron-6-665-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491500v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XLUM: an open data format for exchange and long-term preservation of luminescence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Grehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1576,321 +1580,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and evaluating colorimetric properties of samples from loess-paleosol sequences</w:t>
+                <w:t xml:space="preserve">Reducing computation time in the R-package 'BayLum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laag</w:t>
+                <w:t xml:space="preserve">Frederik Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Lagroix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérin Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102159⟩</w:t>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/la.atl.2023.565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076280v1</w:t>
+                <w:t xml:space="preserve">hal-04138796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing computation time in the R-package 'BayLum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring and evaluating colorimetric properties of samples from loess-paleosol sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Baumgarten</w:t>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérin Guillaume</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Zeeden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/la.atl.2023.565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138796v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Glacial loess in Europe: luminescence database and chronology of deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,2220 +1965,2220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared-radiofluorescence: Dose saturation and long-term signal stability of a K-feldspar sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">sandbox - creating and analysing synthetic sediment sections with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Lamothe</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Meszner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106818⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.323-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-4-323-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712097v1</w:t>
+                <w:t xml:space="preserve">hal-03685393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sandbox - creating and analysing synthetic sediment sections with R</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A systematic multi-technique comparison of luminescence characteristics of two reference quartz samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Chruścińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fasoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Biernacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-4-323-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.119070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.119070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685393v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic multi-technique comparison of luminescence characteristics of two reference quartz samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicja Chruścińska</w:t>
+                <w:t xml:space="preserve">Luminescence age calculation through Bayesian convolution of equivalent dose and dose-rate distributions: the De_Dr model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Fasoli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.119070⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-4-297-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706904v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence age calculation through Bayesian convolution of equivalent dose and dose-rate distributions: the De_Dr model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+                <w:t xml:space="preserve">Wavelength calibration and spectral sensitivity correction of luminescence measurements for dosimetry applications: Method comparison tested on the IR-RF of K-feldspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Sontag-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mittelstraß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.297-310. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.106876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gchron-4-297-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672608v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength calibration and spectral sensitivity correction of luminescence measurements for dosimetry applications: Method comparison tested on the IR-RF of K-feldspar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Infrared-radiofluorescence: Dose saturation and long-term signal stability of a K-feldspar sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Fuchs</w:t>
+                <w:t xml:space="preserve">Michel Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 159, pp.106876. </w:t>
+              <w:t xml:space="preserve">, 2022, 156, pp.106818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858752v1</w:t>
+                <w:t xml:space="preserve">hal-03712097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mousterian loess sequence La Combette (France) and its chronological framework: A re-investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">RLumCarlo: Simulating Cold Light using Monte Carlo Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+                <w:t xml:space="preserve">Vasilis Pagonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Moineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlo Mologni</w:t>
+                <w:t xml:space="preserve">Ena Rajovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a14⟩</w:t>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.351-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32614/RJ-2021-043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191805v1</w:t>
+                <w:t xml:space="preserve">hal-03318917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RLumCarlo: Simulating Cold Light using Monte Carlo Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Infrared radiofluorescence (IR-RF) dating: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhav Krishna Murari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+                <w:t xml:space="preserve">Georgina King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Pagonis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Laag</w:t>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ena Rajovic</w:t>
+                <w:t xml:space="preserve">Sumiko Tsukamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.351-365. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, pp.101155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32614/RJ-2021-043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318917v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved infrared radiofluorescence: single-grain K-feldspar dating using CCD imaging</w:t>
+                <w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Mittelstrass</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-3-299-2021⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576 (30), pp.110503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232438v1</w:t>
+                <w:t xml:space="preserve">hal-03255484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: On the reliability of laboratory beta-source calibration for luminescence dating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+                <w:t xml:space="preserve">Towards an improvement of optically stimulated luminescence (OSL) age uncertainties: modelling OSL ages with systematic errors, stratigraphic constraints and radiocarbon ages using the R package BayLum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Heydari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Autzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Pieter Buylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.371-381. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.229-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-3-229-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gchron-3-371-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03268314v1</w:t>
+                <w:t xml:space="preserve">hal-03211614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Radiofluorescence (IR-RF) of K-Feldspar: An Interlaboratory Comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Technical note: On the reliability of laboratory beta-source calibration for luminescence dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mauz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Discher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tobias Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronometria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/geochr-2021-0007⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.371-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-3-371-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499904v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an improvement of optically stimulated luminescence (OSL) age uncertainties: modelling OSL ages with systematic errors, stratigraphic constraints and radiocarbon ages using the R package BayLum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan-Pieter Buylaert</w:t>
+                <w:t xml:space="preserve">Infrared Radiofluorescence (IR-RF) of K-Feldspar: An Interlaboratory Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhav Murari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-3-229-2021⟩</w:t>
+              <w:t xml:space="preserve">Geochronometria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (1), pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/geochr-2021-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211614v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially resolved infrared radiofluorescence: single-grain K-feldspar dating using CCD imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dubar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dirk Mittelstrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 576 (30), pp.110503. </w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.299-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gchron-3-299-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255484v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared radiofluorescence (IR-RF) dating: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simulating feldspar luminescence phenomena using R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Pagonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235, pp.117999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.117999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170036v1</w:t>
+                <w:t xml:space="preserve">hal-03171192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating feldspar luminescence phenomena using R</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Mousterian loess sequence La Combette (France) and its chronological framework: A re-investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235, pp.117999. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.117999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171192v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-Rate Estimation using alpha-Al2O3:C Chips: Aftermath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New findings of Middle Stone Age lithic artifacts from the Matmata loess region in southern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesmine Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Pachtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mettig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.55-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egqsj-69-55-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897823v1</w:t>
+                <w:t xml:space="preserve">hal-02633984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy soils in silty loess: the loess system of Matmata (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Faust</w:t>
+                <w:t xml:space="preserve">Maximilian Pachtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Pachtmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georg Mettig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (3), pp.175-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.14217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings of Middle Stone Age lithic artifacts from the Matmata loess region in southern Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dose-Rate Estimation using alpha-Al2O3:C Chips: Aftermath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633984v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stochastic uncertainties of thermally and optically stimulated luminescence signals: A Monte Carlo approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Pagonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Roy Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ena Rajovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 219, pp.116945. </w:t>
@@ -4206,6946 +4210,6970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronostratigraphy of two Late Pleistocene loess-palaeosol sequences in the Rhône Valley (southeast France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Do Bayesian methods lead to more precise chronologies? ‘BayLum’ and a first OSL-based chronology for the Palaeolithic open-air site of Mirak (Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Heydari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dugas</w:t>
+                <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 245, pp.106473. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.101082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916843v1</w:t>
+                <w:t xml:space="preserve">hal-02568013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Bayesian methods lead to more precise chronologies? ‘BayLum’ and a first OSL-based chronology for the Palaeolithic open-air site of Mirak (Iran)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chronostratigraphy of two Late Pleistocene loess-palaeosol sequences in the Rhône Valley (southeast France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
+                <w:t xml:space="preserve">Pauline Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59, pp.101082. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.106473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568013v1</w:t>
+                <w:t xml:space="preserve">hal-02916843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved optically stimulated luminescence of quartz in the nanosecond time domain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Excited state luminescence signals from a random distribution of defects: A new Monte Carlo simulation approach for feldspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Pagonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Discher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Müller-Kirschbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 213, pp.376-387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.05.042⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 207, pp.266 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137007v1</w:t>
+                <w:t xml:space="preserve">hal-01936629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BayLum - An R package for Bayesian analysis of OSL ages: An introduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stratigraphy and Chronology of Pleistocene Coastal Deposits in Northern Aquitaine, France: A Reinvestigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.275-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.11112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846079v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reliable are our beta-source calibrations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (1), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy and Chronology of Pleistocene Coastal Deposits in Northern Aquitaine, France: A Reinvestigation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Occupations humaines et chronostratigraphie du gisement pléistocène d’Illiers-Combray (Eure-et-Loir, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Duval</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nelson Ahmed-Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.11112⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (1), pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.14980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137035v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations humaines et chronostratigraphie du gisement pléistocène d’Illiers-Combray (Eure-et-Loir, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">BayLum - An R package for Bayesian analysis of OSL ages: An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2019.14980⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02133353v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state luminescence signals from a random distribution of defects: A new Monte Carlo simulation approach for feldspar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séquence de comblement d’un paléovallon en contexte de plateau beauceron (290-10 ka) : la coupe de Courville‑sur‑Eure (Eure‑et‑Loir, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.167-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.11740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.11.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936629v1</w:t>
+                <w:t xml:space="preserve">hal-02266997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence de comblement d’un paléovallon en contexte de plateau beauceron (290-10 ka) : la coupe de Courville‑sur‑Eure (Eure‑et‑Loir, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dating the palaeolithic footprints of ‘Le Rozel’ (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.11740⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.271-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02266997v1</w:t>
+                <w:t xml:space="preserve">hal-01846098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the palaeolithic footprints of ‘Le Rozel’ (Normandy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">RCarb': Dose Rate Modelling of Carbonate-Rich Samples -an Implementation of Carb in R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mauz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01846098v1</w:t>
+                <w:t xml:space="preserve">hal-02511567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCarb': Dose Rate Modelling of Carbonate-Rich Samples -an Implementation of Carb in R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Time-resolved optically stimulated luminescence of quartz in the nanosecond time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Simmank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.376-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511567v1</w:t>
+                <w:t xml:space="preserve">hal-02137007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the Invisible Visible: Observing the UV-reversal Effect in Quartz using Radiofluorescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Discriminating luminescence age uncertainty composition for a robust Bayesian modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Zeeden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.30 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aacfd0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01846074v1</w:t>
+                <w:t xml:space="preserve">hal-01846138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental dose rate determination using a passive dosimeter: Techniques and workflow for α-Al2O3:C chips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Radiofluorescence as a detection tool for quartz luminescence quenching processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronometria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (1), pp.56 - 67. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/geochr-2015-0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841536v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofluorescence as a detection tool for quartz luminescence quenching processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">How reproducible are kinetic parameter constraints of quartz luminescence? An interlaboratory comparison for the 110 °C TL peak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Chruścińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fasoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.03.008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 110, pp.14 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846088v1</w:t>
+                <w:t xml:space="preserve">hal-01846092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating luminescence age uncertainty composition for a robust Bayesian modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Further investigations on IR-RF: Dose recovery and correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhav Krishna Murari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01846138v1</w:t>
+                <w:t xml:space="preserve">hal-01846085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How reproducible are kinetic parameter constraints of quartz luminescence? An interlaboratory comparison for the 110 °C TL peak</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mauro Fasoli</w:t>
+                <w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 318, pp.250 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846092v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further investigations on IR-RF: Dose recovery and correction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The IR-RF alpha-efficiency of K-feldspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus Fuchs</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120, pp.110-119. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 120, pp.148-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01846085v1</w:t>
+                <w:t xml:space="preserve">hal-01846076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IR-RF alpha-efficiency of K-feldspar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the dose rate dependence of radiofluorescence signals of natural quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fasoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120, pp.148-156. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 111, pp.19 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01846076v1</w:t>
+                <w:t xml:space="preserve">hal-01846082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering long-term coastal dynamics using IR-RF and ESR dating: a case study from Médoc, south-west France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.108 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844757v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dose rate dependence of radiofluorescence signals of natural quartz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Making the Invisible Visible: Observing the UV-reversal Effect in Quartz using Radiofluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, 335105 (9pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aacfd0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.02.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01846082v1</w:t>
+                <w:t xml:space="preserve">hal-01846074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering long-term coastal dynamics using IR-RF and ESR dating: a case study from Médoc, south-west France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Environmental dose rate determination using a passive dosimeter: Techniques and workflow for α-Al2O3:C chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bosq</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">Geochronometria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.56 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/geochr-2015-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884102v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbed dose, equivalent dose, measured dose rates, and implications for OSL age estimates: Introducing the Average Dose Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.J. Thomsen</w:t>
+                <w:t xml:space="preserve">Les sables de Fontainebleau: A Natural Quartz Reference Sample and its Characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Chruścińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (2), pp.2017 - 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841513v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sables de Fontainebleau: A Natural Quartz Reference Sample and its Characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Always remain suspicious: a case study on tracking down a technical artefact while measuring IR-RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhav Krishna Murari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 35 (2), pp.2017 - 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 35 (1), pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846142v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violet stimulated luminescence signal from electronic components for radiation accident dosimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quartz radiofluorescence: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Pagonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuven Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2017.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186, pp.318 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137291v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved radiofluorescence single-aliquot regenerative dose protocol for K-feldspars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Violet stimulated luminescence signal from electronic components for radiation accident dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.11.004⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.431-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427990v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartz radiofluorescence: a modelling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An improved radiofluorescence single-aliquot regenerative dose protocol for K-feldspars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Pagonis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.02.039⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.13 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846102v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Always remain suspicious: a case study on tracking down a technical artefact while measuring IR-RF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparative 14C and OSL dating of loess-paleosol sequences to evaluate post-depositional contamination of n-alkane biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Goslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Meszner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (01), pp.180 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2016.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846143v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative 14C and OSL dating of loess-paleosol sequences to evaluate post-depositional contamination of n-alkane biomarkers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The basic principles of quartz radiofluorescence dynamics in the UV – analytical, numerical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fasoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2016.7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 192, pp.940 - 948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846099v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basic principles of quartz radiofluorescence dynamics in the UV – analytical, numerical and experimental results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Software in the context of luminescence dating: status, concepts and suggestions exemplified by the R package 'Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Burow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret C Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846139v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software in the context of luminescence dating: status, concepts and suggestions exemplified by the R package 'Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+                <w:t xml:space="preserve">Absorbed dose, equivalent dose, measured dose rates, and implications for OSL age estimates: Introducing the Average Dose Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Burow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Dietze</w:t>
+                <w:t xml:space="preserve">Georges Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margret C Fuchs</w:t>
+                <w:t xml:space="preserve">A. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Fischer</w:t>
+                <w:t xml:space="preserve">S. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.163 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846096v1</w:t>
+                <w:t xml:space="preserve">hal-01841513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RLumShiny - A graphical user interface for the R Package 'Luminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bayesian statistics in luminescence dating: The ’baSAR’-model and its implementation in the R package ’Luminescence’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manfred Fischer</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 34 (2), pp.22-32</w:t>
+              <w:t xml:space="preserve">, 2016, 34 (2), pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846148v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01451379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fully integrated X-ray irradiator system for dosimetric research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The abanico plot: visualising chronometric data with individual standard errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kay Dornich</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Burow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.03.022⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.12--18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743054v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving ordinary differential equations to understand luminescence: “RLumModel” an advanced research tool for simulating luminescence in quartz using R.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new fully integrated X-ray irradiator system for dosimetric research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mittelstrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Pintaske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Dornich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.122--130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743041v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abanico plot: visualising chronometric data with individual standard errors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Solving ordinary differential equations to understand luminescence: “RLumModel” an advanced research tool for simulating luminescence in quartz using R.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31, pp.12--18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 35, pp.88--100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743033v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian statistics in luminescence dating: The ’baSAR’-model and its implementation in the R package ’Luminescence’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">The loess-palaeosol sequence of Datthausen, SW Germany: Characteristics, chronology, and implications for the use of the Lohne Soil as a marker soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+                <w:t xml:space="preserve">Annette Kadereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kösel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.10--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.Catena.2016.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01451379v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loess-palaeosol sequence of Datthausen, SW Germany: Characteristics, chronology, and implications for the use of the Lohne Soil as a marker soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher E. Miller</w:t>
+                <w:t xml:space="preserve">RLumShiny - A graphical user interface for the R Package 'Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Burow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret C Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (2), pp.22-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743032v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofluorescence of quartz: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.66--77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL, TL and IRSL emission spectra of sedimentary quartz and feldspar samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mittelstrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.251--256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance tests using the lexsyg luminescence reader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronometria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (4), pp.327--333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/s13386-013-0174-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data processing in luminescence dating analysis: An exemplary workflow using the R package `Luminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The a-value of polymineral fine grain samples measured with the post-IR IRSL protocol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.06.034⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.18--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743106v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The a-value of polymineral fine grain samples measured with the post-IR IRSL protocol.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Data processing in luminescence dating analysis: An exemplary workflow using the R package `Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Burow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.04.027⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1--6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743094v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Quaternary profile Zeuchfeld in Saxony-Anhalt / Germany – a preliminary luminescence dating study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Meszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krbetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Geomorphologie, Supplementary Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58 (1), pp.5 - 26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2012/S-00112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying depositional and pedogenetic controls of Late Pleistocene loess-paleosol sequences (Saxony, Germany) by combined grain size and microscopic analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.63--90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0372-8854/2014/S-00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene landscape dynamics in Saxony, Germany: Paleoenvironmental reconstruction using loess-paleosol sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optically stimulated luminescence of amorphous/microcrystalline SiO2 (silex): Basic investigations and potential in archeological dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominik Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.12.040⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01846154v1</w:t>
+                <w:t xml:space="preserve">hal-01846153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution record of the environmental response to climatic variations during the Last Interglacial-Glacial cycle in Central Europe: The loess-palaeosol sequence of Dolní Věstonice (Czech Republic)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">The loess sequence of Dolní Vestonice, Czech Republic: A new OSL-based chronology of the Last Climatic Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Lagroix</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.01.014⟩</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (3), pp.664-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1502-3885.2012.00299.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096289v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical guide to the R package Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret C Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Burow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically stimulated luminescence of amorphous/microcrystalline SiO2 (silex): Basic investigations and potential in archeological dosimetry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution record of the environmental response to climatic variations during the Last Interglacial-Glacial cycle in Central Europe: The loess-palaeosol sequence of Dolní Věstonice (Czech Republic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2013.01.005⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01846153v1</w:t>
+                <w:t xml:space="preserve">hal-01096289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loess sequence of Dolní Vestonice, Czech Republic: A new OSL-based chronology of the Last Climatic Cycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risø calibration quartz – A challenge for β-source calibration. An applied study with relevance for luminescence dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Kadereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1502-3885.2012.00299.x⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (7), pp.2238 - 2250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01105168v1</w:t>
+                <w:t xml:space="preserve">hal-01846151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risø calibration quartz – A challenge for β-source calibration. An applied study with relevance for luminescence dating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantification of cross-bleaching during infrared (IR) light stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Hülle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Hilgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Kadereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01846151v1</w:t>
+                <w:t xml:space="preserve">hal-01846152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of cross-bleaching during infrared (IR) light stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Late Pleistocene landscape dynamics in Saxony, Germany: Paleoenvironmental reconstruction using loess-paleosol sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Meszner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Faust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 296, pp.94 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.12.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846152v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL and IRSL dating of raised beach sand deposits along the southeastern coast of Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sørensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.195 - 200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing an R package for luminescence dating analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret C Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: &lt;i&gt;n&lt;/i&gt;-Alkane lipid biomarkers in loess: post-sedimentary or syn-sedimentary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Meszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (7), pp.9875 - 9896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bgd-9-9875-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL chronostratigraphy of a loess-palaeosol sequence in Saxony/Germany using quartz of different grain sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Meszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.102 - 109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the luminescence signals of empty sample carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Fattahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (2), pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temporal and spatial quantification of Holocene sediment dynamics in a meso-scale catchment in northern Bavaria, Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (7), pp.1093 - 1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683611400459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11155,413 +11183,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédimentologie et géochimie des loess de la vallée du Rhône : comparaison avec d'autres loess européens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Received dose, equivalent dose, measured dose rates, and implications for OSL age estimates: introducing the Mean Dose Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina J. Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11571,154 +11599,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III. Loess-Palaeosol Sequence Dv-09 (Dolní Věstonice rickyard). Chronostratigraphy and Palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.D. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dolni Vestonice II: Chronostratigraphy, Paleoethnology, Paleoanthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Academy of Sciences of the Czech Republic, Institute of Archaeology at Brno, pp.49--61, 2016, The Dolní Věstonice Studies, 978-80-7524-004-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11728,297 +11756,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BayLum: Chronological Bayesian Models Integrating Optically Stimulated Luminescence and Radiocarbon Age Dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Harly Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gamma: Dose Rate Estimation from in-Situ Gamma-Ray Spectrometry Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Paradol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12086,51 +12114,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D796B1D1"/>
+    <w:nsid w:val="2FD353DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12317,51 +12345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastian-kreutzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-2199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2026.107663" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Pfaffner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kadereit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Varychev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Biernacka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Majgier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Staninski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kaczmarek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Zelek-Pogudz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Maternicki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mandowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Moska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20858/geochr/208873" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859126v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2024-31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mittelstra&#223;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2025.8513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#261;del" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107545" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Halter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Hanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ulianov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-665-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Karius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-73-1-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sontag-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Thieme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-77-2024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Grehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;hne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Simmank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Dornich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-271-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Baumgarten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Guillaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2023.565" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4689-2023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106818" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret C. Fuchs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Meszner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-323-2022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Chru&#347;ci&#324;ska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.119070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuchs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106876" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Friedrich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Pagonis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Rajovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mittelstrass" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-299-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mauz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-371-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499904v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Murari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/geochr-2021-0007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Autzen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Pieter Buylaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-229-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Krishna Murari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiko Tsukamoto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171192v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117999" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Faust" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Pachtmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mettig" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seidel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Bouaziz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633984v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Trigui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-69-55-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy Duncan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116945" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916843v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106473" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101082" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.05.042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846079v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.05.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165583v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137035v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11112" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#252;ller-Kirschbaum" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Schlosser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.11.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11740" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7J9RFDH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846098v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.12.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511567v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aacfd0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geochr-2015-0086" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.03.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.10.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Adamiec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.01.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.02.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.09.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Thomsen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.04.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137291v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.04.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Chen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.02.039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846143v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846099v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2016.7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.08.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Burow" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret C Fuchs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Pintaske" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.03.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.05.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743033v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.09.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451379v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743032v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sauer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#252;hn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;sel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.Catena.2016.06.024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743076v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dewitt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.01.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743066v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lomax" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.02.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743111v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-013-0174-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743106v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.06.034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.04.027" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krbetschek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2012/S-00112" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743117v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meszner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faust" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2014/S-00169" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.12.040" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XSZ3JLC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.01.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D4CFL8F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846155v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846153v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC0JNTSQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105168v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreutzer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2012.00299.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66K13DZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.03.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2BL6ZW3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846152v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela H&#252;lle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Thomsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hilgers" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#248;rensen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.11.009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKTK7VJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846159v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goslar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krause" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-9875-2012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846157v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.01.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4Z4230K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846161v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Fattahi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bailey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Zander" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846160v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Will" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kunert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400459" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140122v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729801v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J. Thomsen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727951v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Rousseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954168v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastian-kreutzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-2199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Pfaffner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kadereit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Varychev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2026.107663" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Biernacka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Majgier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Staninski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kaczmarek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Zelek-Pogudz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Maternicki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mandowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Moska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20858/geochr/208873" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859126v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2024-31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mittelstra&#223;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2025.8513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#261;del" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107545" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sontag-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Thieme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-77-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Karius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-73-1-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Halter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Hanson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ulianov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-665-2024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Grehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;hne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Simmank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Dornich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-271-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Baumgarten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2023.565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102159" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4689-2023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret C. Fuchs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Meszner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-323-2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Chru&#347;ci&#324;ska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasoli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.119070" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuchs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106818" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Friedrich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Pagonis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Rajovic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Krishna Murari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiko Tsukamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101155" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110503" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Autzen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Pieter Buylaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-229-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mauz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-371-2021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Murari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/geochr-2021-0007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mittelstrass" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-299-2021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Faust" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Trigui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Pachtmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mettig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-69-55-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seidel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Bouaziz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14217" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy Duncan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116945" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106473" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#252;ller-Kirschbaum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Schlosser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11112" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.05.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPJKXTH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11740" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7J9RFDH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846098v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.12.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.05.042" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.10.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.03.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846092v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Adamiec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.01.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.02.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.09.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aacfd0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841536v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geochr-2015-0086" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846142v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.02.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.04.019" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KJC4HC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zech" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2016.7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.08.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Burow" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret C Fuchs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Thomsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.04.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.09.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Pintaske" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.03.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743041v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.05.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sauer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#252;hn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;sel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.Catena.2016.06.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743076v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dewitt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.01.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743066v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lomax" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.02.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-013-0174-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.04.027" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.06.034" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846150v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krbetschek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2012/S-00112" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743117v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meszner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faust" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2014/S-00169" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846153v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC0JNTSQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105168v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreutzer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2012.00299.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66K13DZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846155v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096289v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.01.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D4CFL8F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.03.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2BL6ZW3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela H&#252;lle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Thomsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hilgers" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846154v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.12.040" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XSZ3JLC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846158v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#248;rensen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.11.009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKTK7VJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goslar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krause" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-9875-2012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846157v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.01.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4Z4230K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Fattahi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bailey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Zander" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846160v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Will" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kunert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400459" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383034v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729801v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J. Thomsen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Rousseau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954168v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>