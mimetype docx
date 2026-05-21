--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">228238757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.co.uk/citations?user=3HScfA8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,10992 +209,10992 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A record of Late Pleistocene environmental conditions at the transition from central to southern Europe from the Baix loess paleosol sequence (Rhône Rift Valley, SE France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field measurements of environmental dose rate for trapped charge dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Kadereit</w:t>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kolb</w:t>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Varychev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 194, pp.107663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2025.10053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2026.107663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05475537v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements of environmental dose rate for trapped charge dating</w:t>
+                <w:t xml:space="preserve">A record of Late Pleistocene environmental conditions at the transition from central to southern Europe from the Baix loess paleosol sequence (Rhône Rift Valley, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Nora Pfaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Kadereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sanderson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Varychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2026.107663⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2025.10053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554887v1</w:t>
+                <w:t xml:space="preserve">hal-05475537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The blue halite in Morsleben, Germany: A natural lyoluminescence dosimeter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Biernacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Majgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Staninski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Zelek-Pogudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 280, pp.121088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2025.121088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Helios OSL reader: a portable system for dating and dosimetry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Majgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Maternicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Moska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Biernacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronometria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20858/geochr/208873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental gamma dose rate measurements using cadmium zinc telluride (CZT) detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (3), pp.229-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gchron-2024-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on count linearity in luminescence measurements using PMT modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mittelstraß</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43 (2), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26034/la.atl.2025.8513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LyoScope: a portable lyoluminescence reader prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Biernacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Maternicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Sądel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2025.107545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short communication: Synchrotron-based elemental mapping of single grains to investigate variable infrared-radiofluorescence emissions for luminescence dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Sontag-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raju Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (1), pp.77 - 88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gchron-6-77-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Eemian to Middle Pleniglacial pedosedimentary evolution of the Baix loess-palaeosol sequence (Rhône Rift Valley, southern France) -basic chronostratigraphic framework and palaeosol characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Pfaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Kadereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Karius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73 (1), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egqsj-73-1-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zircon luminescence dating revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul R Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Ulianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benita Putlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (4), pp.665-682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gchron-6-665-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XLUM: an open data format for exchange and long-term preservation of luminescence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Grehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Höhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Simmank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Dornich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), pp.271-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gchron-5-271-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing computation time in the R-package 'BayLum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring and evaluating colorimetric properties of samples from loess-paleosol sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Christian Laag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérin Guillaume</w:t>
+                <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Zeeden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26034/la.atl.2023.565⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138796v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and evaluating colorimetric properties of samples from loess-paleosol sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France Lagroix</w:t>
+                <w:t xml:space="preserve">Reducing computation time in the R-package 'BayLum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102159⟩</w:t>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/la.atl.2023.565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076280v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Glacial loess in Europe: luminescence database and chronology of deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), pp.4689-4711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-15-4689-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sandbox - creating and analysing synthetic sediment sections with R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Meszner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (1), pp.323-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gchron-4-323-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic multi-technique comparison of luminescence characteristics of two reference quartz samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Chruścińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Biernacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 250, pp.119070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.119070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence age calculation through Bayesian convolution of equivalent dose and dose-rate distributions: the De_Dr model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.297-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gchron-4-297-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength calibration and spectral sensitivity correction of luminescence measurements for dosimetry applications: Method comparison tested on the IR-RF of K-feldspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Sontag-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mittelstraß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 159, pp.106876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared-radiofluorescence: Dose saturation and long-term signal stability of a K-feldspar sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156, pp.106818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RLumCarlo: Simulating Cold Light using Monte Carlo Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Pagonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ena Rajovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.351-365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32614/RJ-2021-043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared radiofluorescence (IR-RF) dating: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madhav Krishna Murari</w:t>
+                <w:t xml:space="preserve">Spatially resolved infrared radiofluorescence: single-grain K-feldspar dating using CCD imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mittelstrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101155⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.299-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-3-299-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170036v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubar</w:t>
+                <w:t xml:space="preserve">Technical note: On the reliability of laboratory beta-source calibration for luminescence dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mauz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Discher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.371-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-3-371-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255484v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an improvement of optically stimulated luminescence (OSL) age uncertainties: modelling OSL ages with systematic errors, stratigraphic constraints and radiocarbon ages using the R package BayLum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan-Pieter Buylaert</w:t>
+                <w:t xml:space="preserve">Infrared Radiofluorescence (IR-RF) of K-Feldspar: An Interlaboratory Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhav Murari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-3-229-2021⟩</w:t>
+              <w:t xml:space="preserve">Geochronometria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (1), pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/geochr-2021-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211614v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: On the reliability of laboratory beta-source calibration for luminescence dating</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Infrared radiofluorescence (IR-RF) dating: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhav Krishna Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumiko Tsukamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-3-371-2021⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, pp.101155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268314v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Radiofluorescence (IR-RF) of K-Feldspar: An Interlaboratory Comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Lauer</w:t>
+                <w:t xml:space="preserve">Towards an improvement of optically stimulated luminescence (OSL) age uncertainties: modelling OSL ages with systematic errors, stratigraphic constraints and radiocarbon ages using the R package BayLum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Heydari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Autzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Pieter Buylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronometria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/geochr-2021-0007⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.229-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-3-229-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499904v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved infrared radiofluorescence: single-grain K-feldspar dating using CCD imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Mittelstrass</w:t>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-3-299-2021⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576 (30), pp.110503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232438v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating feldspar luminescence phenomena using R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Pagonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 235, pp.117999. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.117999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mousterian loess sequence La Combette (France) and its chronological framework: A re-investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New findings of Middle Stone Age lithic artifacts from the Matmata loess region in southern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesmine Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Pachtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mettig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (1), pp.55-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egqsj-69-55-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy soils in silty loess: the loess system of Matmata (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Pachtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mettig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (3), pp.175-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.14217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose-Rate Estimation using alpha-Al2O3:C Chips: Aftermath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (1), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stochastic uncertainties of thermally and optically stimulated luminescence signals: A Monte Carlo approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Pagonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Roy Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ena Rajovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 219, pp.116945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Bayesian methods lead to more precise chronologies? ‘BayLum’ and a first OSL-based chronology for the Palaeolithic open-air site of Mirak (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Heydari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59, pp.101082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronostratigraphy of two Late Pleistocene loess-palaeosol sequences in the Rhône Valley (southeast France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 245, pp.106473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited state luminescence signals from a random distribution of defects: A new Monte Carlo simulation approach for feldspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Pagonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Pagonis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Discher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Müller-Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 207, pp.266 - 272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphy and Chronology of Pleistocene Coastal Deposits in Northern Aquitaine, France: A Reinvestigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (1), pp.275-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.11112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How reliable are our beta-source calibrations?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">BayLum - An R package for Bayesian analysis of OSL ages: An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165583v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations humaines et chronostratigraphie du gisement pléistocène d’Illiers-Combray (Eure-et-Loir, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+                <w:t xml:space="preserve">How reliable are our beta-source calibrations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02133353v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BayLum - An R package for Bayesian analysis of OSL ages: An introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+                <w:t xml:space="preserve">Occupations humaines et chronostratigraphie du gisement pléistocène d’Illiers-Combray (Eure-et-Loir, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nelson Ahmed-Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (1), pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.14980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01846079v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence de comblement d’un paléovallon en contexte de plateau beauceron (290-10 ka) : la coupe de Courville‑sur‑Eure (Eure‑et‑Loir, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (2), pp.167-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.11740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the palaeolithic footprints of ‘Le Rozel’ (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.271-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RCarb': Dose Rate Modelling of Carbonate-Rich Samples -an Implementation of Carb in R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Mauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved optically stimulated luminescence of quartz in the nanosecond time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Simmank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 213, pp.376-387. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating luminescence age uncertainty composition for a robust Bayesian modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Dietze</w:t>
+                <w:t xml:space="preserve">Radiofluorescence as a detection tool for quartz luminescence quenching processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01846138v1</w:t>
+                <w:t xml:space="preserve">hal-01846088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofluorescence as a detection tool for quartz luminescence quenching processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+                <w:t xml:space="preserve">Discriminating luminescence age uncertainty composition for a robust Bayesian modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Zeeden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.30 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01846088v1</w:t>
+                <w:t xml:space="preserve">hal-01846138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How reproducible are kinetic parameter constraints of quartz luminescence? An interlaboratory comparison for the 110 °C TL peak</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Further investigations on IR-RF: Dose recovery and correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhav Krishna Murari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 110, pp.14 - 24. </w:t>
+              <w:t xml:space="preserve">, 2018, 120, pp.110-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846092v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further investigations on IR-RF: Dose recovery and correction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How reproducible are kinetic parameter constraints of quartz luminescence? An interlaboratory comparison for the 110 °C TL peak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Chruścińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fasoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120, pp.110-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.017⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 110, pp.14 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846085v1</w:t>
+                <w:t xml:space="preserve">hal-01846092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 318, pp.250 - 269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IR-RF alpha-efficiency of K-feldspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120, pp.148-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dose rate dependence of radiofluorescence signals of natural quartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 111, pp.19 - 26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering long-term coastal dynamics using IR-RF and ESR dating: a case study from Médoc, south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.108 - 120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the Invisible Visible: Observing the UV-reversal Effect in Quartz using Radiofluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51, 335105 (9pp). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aacfd0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental dose rate determination using a passive dosimeter: Techniques and workflow for α-Al2O3:C chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronometria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (1), pp.56 - 67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/geochr-2015-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sables de Fontainebleau: A Natural Quartz Reference Sample and its Characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Chruścińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (2), pp.2017 - 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Always remain suspicious: a case study on tracking down a technical artefact while measuring IR-RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhav Krishna Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (1), pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartz radiofluorescence: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Pagonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuven Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 186, pp.318 - 325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violet stimulated luminescence signal from electronic components for radiation accident dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bassinet</w:t>
+                <w:t xml:space="preserve">An improved radiofluorescence single-aliquot regenerative dose protocol for K-feldspars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 106, pp.431-435. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.13 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2017.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137291v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved radiofluorescence single-aliquot regenerative dose protocol for K-feldspars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Huot</w:t>
+                <w:t xml:space="preserve">Violet stimulated luminescence signal from electronic components for radiation accident dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.11.004⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.431-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427990v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative 14C and OSL dating of loess-paleosol sequences to evaluate post-depositional contamination of n-alkane biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Goslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Meszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87 (01), pp.180 - 189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/qua.2016.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basic principles of quartz radiofluorescence dynamics in the UV – analytical, numerical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 192, pp.940 - 948. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software in the context of luminescence dating: status, concepts and suggestions exemplified by the R package 'Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Burow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret C Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbed dose, equivalent dose, measured dose rates, and implications for OSL age estimates: Introducing the Average Dose Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41, pp.163 - 173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian statistics in luminescence dating: The ’baSAR’-model and its implementation in the R package ’Luminescence’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">A new fully integrated X-ray irradiator system for dosimetric research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mittelstrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Pintaske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Dornich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.122--130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01451379v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abanico plot: visualising chronometric data with individual standard errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Dietze</w:t>
+                <w:t xml:space="preserve">Solving ordinary differential equations to understand luminescence: “RLumModel” an advanced research tool for simulating luminescence in quartz using R.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31, pp.12--18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 35, pp.88--100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743033v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fully integrated X-ray irradiator system for dosimetric research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dirk Mittelstrass</w:t>
+                <w:t xml:space="preserve">Bayesian statistics in luminescence dating: The ’baSAR’-model and its implementation in the R package ’Luminescence’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kay Dornich</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (2), pp.14-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743054v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01451379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving ordinary differential equations to understand luminescence: “RLumModel” an advanced research tool for simulating luminescence in quartz using R.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Friedrich</w:t>
+                <w:t xml:space="preserve">The abanico plot: visualising chronometric data with individual standard errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Burow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 35, pp.88--100. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 31, pp.12--18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01743041v1</w:t>
+                <w:t xml:space="preserve">hal-01743033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The loess-palaeosol sequence of Datthausen, SW Germany: Characteristics, chronology, and implications for the use of the Lohne Soil as a marker soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Kadereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kösel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher E. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.10--29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.Catena.2016.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RLumShiny - A graphical user interface for the R Package 'Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Burow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret C Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (2), pp.22-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofluorescence of quartz: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.66--77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL, TL and IRSL emission spectra of sedimentary quartz and feldspar samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mittelstrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.251--256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance tests using the lexsyg luminescence reader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronometria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (4), pp.327--333. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13386-013-0174-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The a-value of polymineral fine grain samples measured with the post-IR IRSL protocol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69, pp.18--29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data processing in luminescence dating analysis: An exemplary workflow using the R package `Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Burow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margret C. Fuchs</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.1--6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.06.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Quaternary profile Zeuchfeld in Saxony-Anhalt / Germany – a preliminary luminescence dating study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Meszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krbetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Geomorphologie, Supplementary Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58 (1), pp.5 - 26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0372-8854/2012/S-00112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying depositional and pedogenetic controls of Late Pleistocene loess-paleosol sequences (Saxony, Germany) by combined grain size and microscopic analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.63--90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0372-8854/2014/S-00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically stimulated luminescence of amorphous/microcrystalline SiO2 (silex): Basic investigations and potential in archeological dosimetry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution record of the environmental response to climatic variations during the Last Interglacial-Glacial cycle in Central Europe: The loess-palaeosol sequence of Dolní Věstonice (Czech Republic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2013.01.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01846153v1</w:t>
+                <w:t xml:space="preserve">hal-01096289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loess sequence of Dolní Vestonice, Czech Republic: A new OSL-based chronology of the Last Climatic Cycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optically stimulated luminescence of amorphous/microcrystalline SiO2 (silex): Basic investigations and potential in archeological dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2013.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1502-3885.2012.00299.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01105168v1</w:t>
+                <w:t xml:space="preserve">hal-01846153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical guide to the R package Luminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manfred Fischer</w:t>
+                <w:t xml:space="preserve">The loess sequence of Dolní Vestonice, Czech Republic: A new OSL-based chronology of the Last Climatic Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (3), pp.664-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1502-3885.2012.00299.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846155v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution record of the environmental response to climatic variations during the Last Interglacial-Glacial cycle in Central Europe: The loess-palaeosol sequence of Dolní Věstonice (Czech Republic)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lagroix</w:t>
+                <w:t xml:space="preserve">A practical guide to the R package Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret C Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Burow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.11-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01096289v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risø calibration quartz – A challenge for β-source calibration. An applied study with relevance for luminescence dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Kadereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (7), pp.2238 - 2250. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2013.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of cross-bleaching during infrared (IR) light stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Hülle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hilgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Kadereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene landscape dynamics in Saxony, Germany: Paleoenvironmental reconstruction using loess-paleosol sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Meszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 296, pp.94 - 107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.12.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL and IRSL dating of raised beach sand deposits along the southeastern coast of Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sørensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.195 - 200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing an R package for luminescence dating analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret C Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: &lt;i&gt;n&lt;/i&gt;-Alkane lipid biomarkers in loess: post-sedimentary or syn-sedimentary?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OSL chronostratigraphy of a loess-palaeosol sequence in Saxony/Germany using quartz of different grain sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Meszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Faust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.102 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bgd-9-9875-2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01846156v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL chronostratigraphy of a loess-palaeosol sequence in Saxony/Germany using quartz of different grain sizes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical Note: &lt;i&gt;n&lt;/i&gt;-Alkane lipid biomarkers in loess: post-sedimentary or syn-sedimentary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Meszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (7), pp.9875 - 9896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-9-9875-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846157v1</w:t>
+                <w:t xml:space="preserve">hal-01846156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the luminescence signals of empty sample carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Fattahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient TL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (2), pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temporal and spatial quantification of Holocene sediment dynamics in a meso-scale catchment in northern Bavaria, Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (7), pp.1093 - 1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683611400459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11183,413 +11204,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédimentologie et géochimie des loess de la vallée du Rhône : comparaison avec d'autres loess européens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Received dose, equivalent dose, measured dose rates, and implications for OSL age estimates: introducing the Mean Dose Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina J. Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11599,154 +11620,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III. Loess-Palaeosol Sequence Dv-09 (Dolní Věstonice rickyard). Chronostratigraphy and Palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.D. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dolni Vestonice II: Chronostratigraphy, Paleoethnology, Paleoanthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Academy of Sciences of the Czech Republic, Institute of Archaeology at Brno, pp.49--61, 2016, The Dolní Věstonice Studies, 978-80-7524-004-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11756,297 +11777,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BayLum: Chronological Bayesian Models Integrating Optically Stimulated Luminescence and Radiocarbon Age Dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Harly Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gamma: Dose Rate Estimation from in-Situ Gamma-Ray Spectrometry Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Paradol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId355"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12114,51 +12135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FD353DC"/>
+    <w:nsid w:val="B77A2FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12345,51 +12366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastian-kreutzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-2199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Pfaffner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kadereit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Varychev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2026.107663" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Biernacka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Majgier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Staninski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kaczmarek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Zelek-Pogudz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Maternicki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mandowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Moska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20858/geochr/208873" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859126v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2024-31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mittelstra&#223;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2025.8513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#261;del" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107545" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sontag-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Thieme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-77-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Karius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-73-1-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Halter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Hanson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ulianov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-665-2024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Grehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;hne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Simmank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Dornich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-271-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Baumgarten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2023.565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102159" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4689-2023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret C. Fuchs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Meszner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-323-2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Chru&#347;ci&#324;ska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasoli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.119070" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuchs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106818" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Friedrich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Pagonis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Rajovic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Krishna Murari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiko Tsukamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101155" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110503" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Autzen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Pieter Buylaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-229-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mauz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-371-2021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Murari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/geochr-2021-0007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mittelstrass" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-299-2021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Faust" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Trigui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Pachtmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mettig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-69-55-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seidel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Bouaziz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14217" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy Duncan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116945" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106473" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#252;ller-Kirschbaum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Schlosser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11112" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.05.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPJKXTH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11740" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7J9RFDH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846098v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.12.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.05.042" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.10.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.03.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846092v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Adamiec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.01.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.02.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.09.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aacfd0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841536v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geochr-2015-0086" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846142v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.02.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.04.019" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KJC4HC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zech" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2016.7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.08.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Burow" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret C Fuchs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Thomsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.04.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.09.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Pintaske" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.03.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743041v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.05.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sauer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#252;hn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;sel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.Catena.2016.06.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743076v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dewitt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.01.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743066v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lomax" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.02.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-013-0174-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.04.027" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.06.034" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846150v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krbetschek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2012/S-00112" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743117v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meszner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faust" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2014/S-00169" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846153v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC0JNTSQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105168v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreutzer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2012.00299.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66K13DZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846155v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096289v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.01.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D4CFL8F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.03.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2BL6ZW3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela H&#252;lle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Thomsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hilgers" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846154v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.12.040" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XSZ3JLC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846158v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#248;rensen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.11.009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKTK7VJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goslar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krause" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-9875-2012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846157v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.01.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4Z4230K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Fattahi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bailey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Zander" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846160v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Will" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kunert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400459" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383034v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729801v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J. Thomsen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Rousseau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954168v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastian-kreutzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-2199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.uk/citations?user=3HScfA8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2026.107663" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Pfaffner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kadereit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Varychev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Biernacka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Majgier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Staninski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kaczmarek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Zelek-Pogudz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Maternicki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mandowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Moska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20858/geochr/208873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859126v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2024-31" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mittelstra&#223;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2025.8513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#261;del" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107545" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sontag-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Thieme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-77-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Karius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-73-1-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Halter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Hanson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ulianov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-665-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Grehl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;hne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Simmank" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Dornich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-271-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102159" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Baumgarten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2023.565" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4689-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret C. Fuchs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Meszner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-323-2022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Chru&#347;ci&#324;ska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.119070" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuchs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106818" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Friedrich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Pagonis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Rajovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mittelstrass" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-299-2021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mauz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-371-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Murari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/geochr-2021-0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Krishna Murari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiko Tsukamoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Autzen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Pieter Buylaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-229-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.117999" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a14" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Faust" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Trigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Pachtmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mettig" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-69-55-2020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028897v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seidel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Bouaziz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14217" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy Duncan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116945" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101082" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106473" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#252;ller-Kirschbaum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Schlosser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.11.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137035v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11112" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.05.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPJKXTH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165583v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11740" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7J9RFDH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846098v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.12.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511567v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137007v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.05.042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.03.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.10.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846085v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Adamiec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.01.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846082v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.02.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884102v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.09.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aacfd0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geochr-2015-0086" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846142v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Chen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.02.039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427990v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KJC4HC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.04.019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846099v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zech" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2016.7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.08.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846096v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Burow" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret C Fuchs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murray" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Thomsen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.04.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Pintaske" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.03.022" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743041v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.05.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451379v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.09.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743032v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sauer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#252;hn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;sel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.Catena.2016.06.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dewitt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.01.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lomax" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.02.018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743111v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-013-0174-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743094v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.04.027" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.06.034" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846150v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krbetschek" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2012/S-00112" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743117v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meszner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faust" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2014/S-00169" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.01.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D4CFL8F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846153v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC0JNTSQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105168v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreutzer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2012.00299.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66K13DZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846155v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.03.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2BL6ZW3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846152v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela H&#252;lle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Thomsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hilgers" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846154v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.12.040" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XSZ3JLC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846158v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#248;rensen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.11.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKTK7VJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846159v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846157v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.01.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4Z4230K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846156v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goslar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krause" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-9875-2012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Fattahi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bailey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Zander" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Will" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kunert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400459" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383034v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140122v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729801v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J. Thomsen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Rousseau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954168v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>