--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -338,235 +338,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewal theory for random walks on surface groups</w:t>
+                <w:t xml:space="preserve">Limit theorems for random walks on Fuchsian buildings and Kac-Moody groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Haïssinsky</w:t>
+                <w:t xml:space="preserve">L. A. Gilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Mueller</w:t>
+                <w:t xml:space="preserve">J. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (1), pp.155 -- 179. </w:t>
+              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.1069-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/etds.2016.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/GGD/465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228365v1</w:t>
+                <w:t xml:space="preserve">hal-01285400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for random walks on Fuchsian buildings and Kac-Moody groups</w:t>
+                <w:t xml:space="preserve">Renewal theory for random walks on surface groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Gilch</w:t>
+                <w:t xml:space="preserve">Peter Haïssinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (3), pp.1069-1121. </w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.155 -- 179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/GGD/465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/etds.2016.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285400v1</w:t>
+                <w:t xml:space="preserve">hal-01228365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic entropy of random walks on Fuchsian buildings and Kac-Moody groups</w:t>
               </w:r>
@@ -732,209 +732,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting growth processes and invariant percolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotor-routing on Galton-Watson trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Sava-Huss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/13-AAP995⟩</w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/ECP.v20-4000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103211v1</w:t>
+                <w:t xml:space="preserve">hal-01255404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor-routing on Galton-Watson trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interacting growth processes and invariant percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Sava-Huss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.268 - 286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/ECP.v20-4000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/13-AAP995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255404v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cookie branching random walks</w:t>
               </w:r>
@@ -1035,248 +1035,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching random walks on free products of groups</w:t>
+                <w:t xml:space="preserve">Random walks on Galton–Watson trees with random conductances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Candellero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. A. Gilch</w:t>
+                <w:t xml:space="preserve">Nina Gantert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vachkovskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/plms/pdr060⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255386v1</w:t>
+                <w:t xml:space="preserve">hal-01255390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walks on Galton–Watson trees with random conductances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Gantert</w:t>
+                <w:t xml:space="preserve">Branching random walks on free products of groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Candellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Gilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Vachkovskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 122 (4), </w:t>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2012.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/plms/pdr060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255390v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the trace of branching random walks</w:t>
               </w:r>
@@ -1347,135 +1347,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiders in random environment</w:t>
+                <w:t xml:space="preserve">A note on spider walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gallesco</w:t>
+                <w:t xml:space="preserve">C. Gallesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Popov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Vachkovskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8, pp.127-147</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255367v1</w:t>
+                <w:t xml:space="preserve">hal-01281191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Walks on Directed Covers of Graphs</w:t>
               </w:r>
@@ -1546,122 +1533,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on spider walks</w:t>
+                <w:t xml:space="preserve">Spiders in random environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gallesco</w:t>
+                <w:t xml:space="preserve">Christophe Gallesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vachkovskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.127-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281191v1</w:t>
+                <w:t xml:space="preserve">hal-01255367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1673,235 +1673,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game-Theoretic Analysis of Transaction Selection in DAG-Based Distributed Ledgers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Blockchain Consensus Mechanisms: A Comprehensive Three-Tiered Approach with Application to IOTA 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing-Yang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Vigneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Hua Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICBC64466.2025.11114621⟩</w:t>
+              <w:t xml:space="preserve">Blockchain and Applications, 6th International Congress (BLOCKCHAIN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Salamanque, Spain. pp.150-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81928-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468822v1</w:t>
+                <w:t xml:space="preserve">hal-05484777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Blockchain Consensus Mechanisms: A Comprehensive Three-Tiered Approach with Application to IOTA 2.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Game-Theoretic Analysis of Transaction Selection in DAG-Based Distributed Ledgers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Hua Lin</w:t>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blockchain and Applications, 6th International Congress (BLOCKCHAIN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Salamanque, Spain. pp.150-159, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pisa, Italy. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81928-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICBC64466.2025.11114621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484777v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2395,51 +2395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan &#352;ebek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2022.63" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mueller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Penzkofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Polyanskii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Theis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sanders" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3211422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ha&#239;ssinsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2016.15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gilch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz A. Gilch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Parkinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-016-1725-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Orenshtein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP995" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Huss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sava-Huss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v20-4000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bartsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kochler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Popov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Candellero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdr060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255390v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gantert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vachkovskaia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.01.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benjamini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallesco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-009-0256-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallesco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yang Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vigneri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hua Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81928-5_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan &#352;ebek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2022.63" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mueller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Penzkofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Polyanskii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Theis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sanders" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3211422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gilch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ha&#239;ssinsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2016.15" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz A. Gilch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Parkinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-016-1725-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Orenshtein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Huss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sava-Huss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v20-4000" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bartsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kochler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Popov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gantert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vachkovskaia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.01.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Candellero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdr060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benjamini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallesco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-009-0256-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallesco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yang Lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vigneri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hua Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81928-5_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>