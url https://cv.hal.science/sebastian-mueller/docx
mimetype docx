--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -338,235 +338,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for random walks on Fuchsian buildings and Kac-Moody groups</w:t>
+                <w:t xml:space="preserve">Renewal theory for random walks on surface groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Gilch</w:t>
+                <w:t xml:space="preserve">Peter Haïssinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (3), pp.1069-1121. </w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.155 -- 179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/GGD/465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/etds.2016.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285400v1</w:t>
+                <w:t xml:space="preserve">hal-01228365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewal theory for random walks on surface groups</w:t>
+                <w:t xml:space="preserve">Limit theorems for random walks on Fuchsian buildings and Kac-Moody groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Haïssinsky</w:t>
+                <w:t xml:space="preserve">L. A. Gilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Mueller</w:t>
+                <w:t xml:space="preserve">J. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (1), pp.155 -- 179. </w:t>
+              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.1069-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/etds.2016.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/GGD/465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228365v1</w:t>
+                <w:t xml:space="preserve">hal-01285400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic entropy of random walks on Fuchsian buildings and Kac-Moody groups</w:t>
               </w:r>
@@ -732,209 +732,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor-routing on Galton-Watson trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interacting growth processes and invariant percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Sava-Huss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/ECP.v20-4000⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.268 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/13-AAP995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255404v1</w:t>
+                <w:t xml:space="preserve">hal-01103211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting growth processes and invariant percolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotor-routing on Galton-Watson trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Sava-Huss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25, pp.268 - 286. </w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/13-AAP995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/ECP.v20-4000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103211v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cookie branching random walks</w:t>
               </w:r>
@@ -1171,51 +1171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching random walks on free products of groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Candellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Gilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1673,235 +1673,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Blockchain Consensus Mechanisms: A Comprehensive Three-Tiered Approach with Application to IOTA 2.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Game-Theoretic Analysis of Transaction Selection in DAG-Based Distributed Ledgers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing-Yang Lin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ching-Hua Lin</w:t>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blockchain and Applications, 6th International Congress (BLOCKCHAIN 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81928-5_15⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pisa, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICBC64466.2025.11114621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484777v1</w:t>
+                <w:t xml:space="preserve">hal-05468822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game-Theoretic Analysis of Transaction Selection in DAG-Based Distributed Ledgers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Blockchain Consensus Mechanisms: A Comprehensive Three-Tiered Approach with Application to IOTA 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing-Yang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Vigneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+                <w:t xml:space="preserve">Ching-Hua Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Pisa, Italy. pp.1-8, </w:t>
+              <w:t xml:space="preserve">Blockchain and Applications, 6th International Congress (BLOCKCHAIN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Salamanque, Spain. pp.150-159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICBC64466.2025.11114621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81928-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468822v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2395,51 +2395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan &#352;ebek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2022.63" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mueller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Penzkofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Polyanskii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Theis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sanders" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3211422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gilch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ha&#239;ssinsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2016.15" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz A. Gilch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Parkinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-016-1725-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Orenshtein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Huss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sava-Huss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v20-4000" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bartsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kochler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Popov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gantert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vachkovskaia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.01.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Candellero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdr060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benjamini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallesco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-009-0256-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallesco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yang Lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vigneri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hua Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81928-5_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan &#352;ebek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2022.63" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mueller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Penzkofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Polyanskii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Theis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sanders" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3211422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ha&#239;ssinsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2016.15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gilch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz A. Gilch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Parkinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-016-1725-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Orenshtein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP995" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Huss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sava-Huss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v20-4000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bartsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kochler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Popov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gantert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vachkovskaia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.01.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Candellero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdr060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benjamini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallesco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-009-0256-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallesco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yang Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vigneri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hua Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81928-5_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>