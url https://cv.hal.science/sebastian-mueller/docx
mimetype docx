--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -338,235 +338,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewal theory for random walks on surface groups</w:t>
+                <w:t xml:space="preserve">Limit theorems for random walks on Fuchsian buildings and Kac-Moody groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Haïssinsky</w:t>
+                <w:t xml:space="preserve">L. A. Gilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Mueller</w:t>
+                <w:t xml:space="preserve">J. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (1), pp.155 -- 179. </w:t>
+              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.1069-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/etds.2016.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/GGD/465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228365v1</w:t>
+                <w:t xml:space="preserve">hal-01285400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for random walks on Fuchsian buildings and Kac-Moody groups</w:t>
+                <w:t xml:space="preserve">Renewal theory for random walks on surface groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Gilch</w:t>
+                <w:t xml:space="preserve">Peter Haïssinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (3), pp.1069-1121. </w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.155 -- 179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/GGD/465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/etds.2016.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285400v1</w:t>
+                <w:t xml:space="preserve">hal-01228365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic entropy of random walks on Fuchsian buildings and Kac-Moody groups</w:t>
               </w:r>
@@ -732,209 +732,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting growth processes and invariant percolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotor-routing on Galton-Watson trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Sava-Huss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/13-AAP995⟩</w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/ECP.v20-4000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103211v1</w:t>
+                <w:t xml:space="preserve">hal-01255404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor-routing on Galton-Watson trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interacting growth processes and invariant percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Sava-Huss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.268 - 286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/ECP.v20-4000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/13-AAP995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255404v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cookie branching random walks</w:t>
               </w:r>
@@ -1171,51 +1171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching random walks on free products of groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Candellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Gilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1442,226 +1442,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Walks on Directed Covers of Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenz A. Gilch</w:t>
+                <w:t xml:space="preserve">Spiders in random environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gallesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vachkovskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.127-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281193v1</w:t>
+                <w:t xml:space="preserve">hal-01255367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiders in random environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gallesco</w:t>
+                <w:t xml:space="preserve">Random Walks on Directed Covers of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz A. Gilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mueller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Vachkovskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-009-0256-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255367v1</w:t>
+                <w:t xml:space="preserve">hal-01281193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1673,235 +1673,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game-Theoretic Analysis of Transaction Selection in DAG-Based Distributed Ledgers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Blockchain Consensus Mechanisms: A Comprehensive Three-Tiered Approach with Application to IOTA 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing-Yang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Vigneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Hua Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICBC64466.2025.11114621⟩</w:t>
+              <w:t xml:space="preserve">Blockchain and Applications, 6th International Congress (BLOCKCHAIN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Salamanque, Spain. pp.150-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81928-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468822v1</w:t>
+                <w:t xml:space="preserve">hal-05484777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Blockchain Consensus Mechanisms: A Comprehensive Three-Tiered Approach with Application to IOTA 2.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Game-Theoretic Analysis of Transaction Selection in DAG-Based Distributed Ledgers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Hua Lin</w:t>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blockchain and Applications, 6th International Congress (BLOCKCHAIN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Salamanque, Spain. pp.150-159, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pisa, Italy. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81928-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICBC64466.2025.11114621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484777v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2395,51 +2395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan &#352;ebek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2022.63" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mueller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Penzkofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Polyanskii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Theis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sanders" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3211422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ha&#239;ssinsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2016.15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gilch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz A. Gilch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Parkinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-016-1725-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Orenshtein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP995" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Huss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sava-Huss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v20-4000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bartsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kochler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Popov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gantert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vachkovskaia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.01.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Candellero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdr060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benjamini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallesco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-009-0256-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallesco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yang Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vigneri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hua Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81928-5_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan &#352;ebek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2022.63" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mueller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Penzkofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Polyanskii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Theis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sanders" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3211422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gilch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ha&#239;ssinsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2016.15" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz A. Gilch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Parkinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-016-1725-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Orenshtein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Huss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sava-Huss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v20-4000" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bartsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kochler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kochler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Popov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gantert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vachkovskaia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.01.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Candellero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdr060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benjamini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallesco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-009-0256-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yang Lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vigneri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hua Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81928-5_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>