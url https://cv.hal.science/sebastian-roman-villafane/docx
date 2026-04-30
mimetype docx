--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -182,51 +182,51 @@
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>