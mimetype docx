--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
+                <w:t xml:space="preserve">First report on the occurrence of the echinoderm classes Soluta and Stylophora in a new Lower Devonian (Pragian) Konservat-Lagerstätte from southern Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Aude Cincotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Pierre Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+                <w:t xml:space="preserve">Sébastien Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329498. </w:t>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3-4), pp.93-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20341/gb.2025.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230457v1</w:t>
+                <w:t xml:space="preserve">hal-05361777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel assembly of a head–trunk interface in the sister group of jawed vertebrates</w:t>
+                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuto Miyashita</w:t>
+                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Janvier</w:t>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen Tietjen</w:t>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felisa Berenguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 645 (8081), pp.686-691. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09329-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05278017v1</w:t>
+                <w:t xml:space="preserve">hal-05230457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report on the occurrence of the echinoderm classes Soluta and Stylophora in a new Lower Devonian (Pragian) Konservat-Lagerstätte from southern Belgium</w:t>
+                <w:t xml:space="preserve">Novel assembly of a head–trunk interface in the sister group of jawed vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
+                <w:t xml:space="preserve">Tetsuto Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Cincotta</w:t>
+                <w:t xml:space="preserve">Philippe Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guériau</w:t>
+                <w:t xml:space="preserve">Kristen Tietjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felisa Berenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (3-4), pp.93-106. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 645 (8081), pp.686-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20341/gb.2025.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09329-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361777v1</w:t>
+                <w:t xml:space="preserve">hal-05278017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to: The Cabrières Biota is not a Konservat-Lagerstätte</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lustri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan J.-M. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological mineralised textiles from the Iron Age tumulus of Creney-le-Paradis support its elite status</w:t>
+                <w:t xml:space="preserve">Heritage research at the PUMA beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Iacconi</w:t>
+                <w:t xml:space="preserve">S. Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Desplanques</w:t>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew King</w:t>
+                <w:t xml:space="preserve">Angélique Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2024.96⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130 (11), pp.848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-024-08026-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660763v2</w:t>
+                <w:t xml:space="preserve">hal-04766397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritage research at the PUMA beamline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeological mineralised textiles from the Iron Age tumulus of Creney-le-Paradis support its elite status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Iacconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schöder</w:t>
+                <w:t xml:space="preserve">Elsa Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Müller</w:t>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Rouquié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 130 (11), pp.848. </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (401), pp.1306-1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-024-08026-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2024.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766397v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the chemical composition of red coloring matter samples from the Altamira cave using synchrotron µXRF imaging</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (6), pp.1265-1272. </w:t>
@@ -1172,364 +1172,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray microprobes: An application on ancient ceramics</w:t>
+                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Gianoncelli</w:t>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Kourousias</w:t>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Santostefano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401765v1</w:t>
+                <w:t xml:space="preserve">hal-03423765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron X-ray microprobes: An application on ancient ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Gianoncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kourousias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+                <w:t xml:space="preserve">Antonella Santostefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gimat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maëva L’héronde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11178052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423765v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Missori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (7), pp.2795-2807. </w:t>
@@ -1727,51 +1727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technè</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2079,319 +2079,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t>
+                <w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cotte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federica Marone</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (2), pp.377-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130576v1</w:t>
+                <w:t xml:space="preserve">hal-02130649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t>
+                <w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Stampanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Robinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+                <w:t xml:space="preserve">Federica Marone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 106 (2), pp.377-396. </w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 519 (2), pp.51-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130649v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European research platform IPANEMA at the SOLEIL synchrotron for ancient and historical materials</w:t>
               </w:r>
@@ -2416,51 +2416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2808,385 +2808,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the nature and origin of medieval ferrous artefact from non-invasive analyses and samples examination: the case of arms and armour manufacturing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive synchrotron-based technical analysis of the practice of Pierre Soulages at the end of the 1950s and screening of markers of alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technart 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">SR2A 2023 - 10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429607v1</w:t>
+                <w:t xml:space="preserve">hal-04319938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental approach for the metallurgical study of medieval ferrous artefact: the case of arms and armour manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insight into the nature and origin of medieval ferrous artefact from non-invasive analyses and samples examination: the case of arms and armour manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solenn Reguer</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SR2A 2023 –10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Technart 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456736v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive synchrotron-based technical analysis of the practice of Pierre Soulages at the end of the 1950s and screening of markers of alteration</w:t>
+                <w:t xml:space="preserve">New experimental approach for the metallurgical study of medieval ferrous artefact: the case of arms and armour manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloë Coustet</w:t>
+                <w:t xml:space="preserve">Leila Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SR2A 2023 - 10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t>
+              <w:t xml:space="preserve">SR2A 2023 –10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319938v1</w:t>
+                <w:t xml:space="preserve">hal-04456736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3256,51 +3256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.34-35</w:t>
@@ -3648,51 +3648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuto Miyashita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Tietjen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09329-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2025.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lustri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan J.-M. Potin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc P&#233;rez-Peris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02560-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tapia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fat&#225;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen de las Heras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07950-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gianoncelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kourousias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Santostefano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B.H. Breese" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.10.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR14XZSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Cola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K&#246;nig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049510028335" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2025.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuto Miyashita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Tietjen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09329-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lustri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan J.-M. Potin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc P&#233;rez-Peris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02560-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tapia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fat&#225;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen de las Heras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07950-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gianoncelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kourousias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Santostefano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B.H. Breese" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.10.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR14XZSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Cola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K&#246;nig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049510028335" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>