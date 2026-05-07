--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -66,2606 +66,2740 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report on the occurrence of the echinoderm classes Soluta and Stylophora in a new Lower Devonian (Pragian) Konservat-Lagerstätte from southern Belgium</w:t>
+                <w:t xml:space="preserve">Synchrotron data reveal nautiloid characters in Pohlsepia mazonensis , refuting a Palaeozoic origin for octobrachians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
+                <w:t xml:space="preserve">Thomas Clements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Cincotta</w:t>
+                <w:t xml:space="preserve">Imran Alexander Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guériau</w:t>
+                <w:t xml:space="preserve">Alan Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+                <w:t xml:space="preserve">Christian Klug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Olive</w:t>
+                <w:t xml:space="preserve">Dirk Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (3-4), pp.93-106. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 293 (2068), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20341/gb.2025.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.2369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361777v1</w:t>
+                <w:t xml:space="preserve">hal-05607054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
+                <w:t xml:space="preserve">First report on the occurrence of the echinoderm classes Soluta and Stylophora in a new Lower Devonian (Pragian) Konservat-Lagerstätte from southern Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Aude Cincotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3-4), pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20341/gb.2025.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230457v1</w:t>
+                <w:t xml:space="preserve">hal-05361777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel assembly of a head–trunk interface in the sister group of jawed vertebrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Janvier</w:t>
+                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen Tietjen</w:t>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felisa Berenguer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09329-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05278017v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: The Cabrières Biota is not a Konservat-Lagerstätte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel assembly of a head–trunk interface in the sister group of jawed vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Lustri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Tetsuto Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan J.-M. Potin</w:t>
+                <w:t xml:space="preserve">Philippe Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Pérez-Peris</w:t>
+                <w:t xml:space="preserve">Kristen Tietjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felisa Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02560-z⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 645 (8081), pp.686-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09329-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775756v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritage research at the PUMA beamline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to: The Cabrières Biota is not a Konservat-Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Müller</w:t>
+                <w:t xml:space="preserve">Farid Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+                <w:t xml:space="preserve">Lorenzo Lustri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Rouquié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Gaëtan J.-M. Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Pérez-Peris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-024-08026-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02560-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766397v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological mineralised textiles from the Iron Age tumulus of Creney-le-Paradis support its elite status</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heritage research at the PUMA beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Desplanques</w:t>
+                <w:t xml:space="preserve">S. Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
+                <w:t xml:space="preserve">Angélique Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98 (401), pp.1306-1320. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130 (11), pp.848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2024.96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-024-08026-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660763v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the chemical composition of red coloring matter samples from the Altamira cave using synchrotron µXRF imaging</w:t>
+                <w:t xml:space="preserve">Archaeological mineralised textiles from the Iron Age tumulus of Creney-le-Paradis support its elite status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Tapia</w:t>
+                <w:t xml:space="preserve">Clémence Iacconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Eveno</w:t>
+                <w:t xml:space="preserve">Elsa Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Prada</w:t>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Fatás</w:t>
+                <w:t xml:space="preserve">Maëva L'Héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen de las Heras</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 130 (11), pp.813. </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (401), pp.1306-1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-024-07950-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2024.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767384v1</w:t>
+                <w:t xml:space="preserve">hal-04660763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray irradiation effects on Egyptian blue and green pigments</w:t>
+                <w:t xml:space="preserve">Characterizing the chemical composition of red coloring matter samples from the Altamira cave using synchrotron µXRF imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Godet</w:t>
+                <w:t xml:space="preserve">José Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Binet</w:t>
+                <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastian Schöder</w:t>
+                <w:t xml:space="preserve">Alfredo Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Pilar Fatás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen de las Heras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2JA00020B⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130 (11), pp.813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-024-07950-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680005v1</w:t>
+                <w:t xml:space="preserve">hal-04767384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray irradiation effects on Egyptian blue and green pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gimat</w:t>
+                <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laurent Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (6), pp.1265-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2JA00020B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423765v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray microprobes: An application on ancient ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401765v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+                <w:t xml:space="preserve">Synchrotron X-ray microprobes: An application on ancient ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Gianoncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kourousias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Santostefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva L’héronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00512⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11178052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927526v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lemasson</w:t>
+                <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Mauro Missori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 467, pp.65-72. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (7), pp.2795-2807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433370v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t>
+                <w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+                <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Luis Arean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie David</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 467, pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377530v1</w:t>
+                <w:t xml:space="preserve">hal-04433370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080337v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation strategies for radiation damage in the analysis of ancient materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02129557v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Mitigation strategies for radiation damage in the analysis of ancient materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrios Anglos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark B.H. Breese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Janssens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.128-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130649v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federica Marone</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (2), pp.377-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130576v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European research platform IPANEMA at the SOLEIL synchrotron for ancient and historical materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gervais</w:t>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Stampanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Marone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S090904951102334X⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 519 (2), pp.51-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618143v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raster microdiffraction with synchrotron radiation of hydrated biopolymers with nanometre step-resolution: case study of starch granules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Burghammer</w:t>
+                <w:t xml:space="preserve">European research platform IPANEMA at the SOLEIL synchrotron for ancient and historical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Davies</w:t>
+                <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Di Cola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. König</w:t>
+                <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (5), pp.765-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S090904951102334X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raster microdiffraction with synchrotron radiation of hydrated biopolymers with nanometre step-resolution: case study of starch granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Cola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.743-750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0909049510028335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2675,512 +2809,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting information on ancient manufacturing techniques and exchange networks from metallic artefacts: a case study on arms and armour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive synchrotron-based technical analysis of the practice of Pierre Soulages at the end of the 1950s and screening of markers of alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SR2A 2023 - 10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the nature and origin of medieval ferrous artefact from non-invasive analyses and samples examination: the case of arms and armour manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technart 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental approach for the metallurgical study of medieval ferrous artefact: the case of arms and armour manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Galai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bérard</w:t>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SR2A 2023 –10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3190,154 +3324,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Effects of Synchrotron Irradiation on Ancient Egyptian Pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3347,161 +3481,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Arean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3648,51 +3782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2025.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuto Miyashita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Tietjen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09329-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lustri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan J.-M. Potin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc P&#233;rez-Peris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02560-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tapia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fat&#225;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen de las Heras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07950-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gianoncelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kourousias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Santostefano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B.H. Breese" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.10.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR14XZSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Cola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K&#246;nig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049510028335" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clements" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Alexander Rahman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Spencer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Fuchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2369" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2025.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuto Miyashita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Tietjen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09329-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lustri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan J.-M. Potin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc P&#233;rez-Peris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02560-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tapia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fat&#225;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen de las Heras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07950-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gianoncelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kourousias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Santostefano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B.H. Breese" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR14XZSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546472v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Davies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Cola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K&#246;nig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049510028335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>