--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -133,51 +133,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l’ouvrage de Simona Marcenaro, &amp;lt;i&amp;gt;La società dei poeti. Per una nuova sociologia dei trovatori &amp;lt;/i&amp;gt;, Milan, Mimesis, 2023</w:t>
+                <w:t xml:space="preserve">Simona Marcenaro, &amp;lt;i&amp;gt;La società dei poeti. Per una nuova sociologia dei trovatori &amp;lt;/i&amp;gt;, Milan, Mimesis, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien-Abel Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanisch-Romanische Monatsschrift</w:t>
             </w:r>
             <w:r>
@@ -1371,51 +1371,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien-Abel Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fidélités et dissidences. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
+              <w:t xml:space="preserve">Fidélités et dissidences = Fidelitas e dissidéncias. Actes du XIIe Congrès de l’Association internationale d’études occitanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section Française de l'Association Internationale d'Études Occitanes (SFAIEO)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.499-508, 2020, 978-2-907673-16-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>