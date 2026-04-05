--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Adalid </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération économique franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 664, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Eurosystème et le COVID-19 : l’état d’exception monétaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité, principe d’organisation de la décroissance. Réflexions à partir de la régulation financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (2), pp.175. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.085.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treaty on the Functionning of the European Union - A commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer, Heidelber / New-York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité de la gouvernance économique à l’épreuve de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.335-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treaty on the Functionning of the European Union - A commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer, Heidelber / New-York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'UEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Martucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition de la directive « services » : Sisyphe au service du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 611, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes adoptées par la BCE dans le cadre de sa fonction prudentielle : 1er janvier 2014 – 31mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union - Le renvoi préjudiciel et la diversité du rôle des juridictions suprêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.348-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le renvoi préjudiciel et la diversité du rôle des juridictions suprêmes », in Chronique Jurisprudence judiciaire française intéressant le droit de l’Union européenne / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2, p. 348-9-348-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La question préjudicielle et la motivation des arrêts », in : Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2013 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2, p. 440-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - BURGORGUE LARSEN L. (dir.), La vulnérabilité saisie par les juges en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence Burgorgue Larsen (dir.), La vulnérabilité saisie par les juges en Europe, Paris, Pedone, 2014, 9782233007094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, RTD Eur. 2014/4, p. VII-IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union - La question préjudicielle et la motivation des arrêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence française intéressant le droit de l'Union - Office du juge national et gestion de la contrainte préjudicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.292-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits exclusifs des radiodiffuseurs télévisuels et droits fondamentaux : un équilibre biaisé (CJUE, 22 janv. 2013, Sky Österreich GmbH, aff. C-283/11) », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/82 (Repères n° 4595), p. 65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Office du juge national et gestion de la contrainte préjudicielle », in Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2012 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2, p. 292-31-292-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un marché réglementé est… un marché réglementé. Note sous CJUE, 22 mars 2012, Rares Doralin Nilas e.a., aff. C-248/11 », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/73 (Repères n° 4149), p. 64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rayon d’action du droit de l’Union et office du juge national », Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2011 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 503-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union européenne - Rayon d'action du droit de l'Union et office du juge national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace de liberté sécurité justice : un droit à géographie variable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roccati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherche &amp;quot;médicament&amp;quot; désespérément. Note sous CJUE, 6 septembre 2012, Hemische Fabrik Kreussler &Co. GmbH, aff. C-308/11 », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/77 (Repères n° 4376), p. 64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Monnaie unique et démocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et marché dans une Union en crise.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne est-elle interventionniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de l’Etat Providence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la gouvernance au sein de la Banque centrale européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesco Martucci, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Michéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 482 p., 2022, Droits européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banque centrale européenne et l’Eurosystème. Recherches sur le renouvellement d’une méthode d’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 792 p. (Collection droit de l’Union européenne : Thèses), 2015, 9782802744986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque centrale européenne, une zone de non-droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Banque centrale européenne, regards croisés droit et économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2016, 2802753371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle gouvernance économique de l’UE : mesurer et rapprocher les politiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et marché </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., pp.145, 2015, 978-2-275-04449-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration financière – Grandeur et décadence du fédéralisme de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane de la Rosa; Francesco Martucci; Edouard Dubout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne et le fédéralisme économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782802748960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de simplification et de coopération administratives au niveau national : la notion de guichet unique&amp;quot;, p. 161-180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Ferrari-Breeur (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La directive « services », en principe(s) et en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 301 p., Bruylant, 2011, 9782802733539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajet préjudiciel.Etude concrète d’une relation ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Adalid </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération économique franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 664, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité de la gouvernance économique à l’épreuve de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.335-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité, principe d’organisation de la décroissance. Réflexions à partir de la régulation financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (2), pp.175. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.085.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treaty on the Functionning of the European Union - A commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer, Heidelber / New-York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Eurosystème et le COVID-19 : l’état d’exception monétaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treaty on the Functionning of the European Union - A commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer, Heidelber / New-York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'UEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Martucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition de la directive « services » : Sisyphe au service du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 611, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes adoptées par la BCE dans le cadre de sa fonction prudentielle : 1er janvier 2014 – 31mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union - Le renvoi préjudiciel et la diversité du rôle des juridictions suprêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.348-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le renvoi préjudiciel et la diversité du rôle des juridictions suprêmes », in Chronique Jurisprudence judiciaire française intéressant le droit de l’Union européenne / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2, p. 348-9-348-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence Burgorgue Larsen (dir.), La vulnérabilité saisie par les juges en Europe, Paris, Pedone, 2014, 9782233007094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, RTD Eur. 2014/4, p. VII-IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La question préjudicielle et la motivation des arrêts », in : Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2013 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2, p. 440-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - BURGORGUE LARSEN L. (dir.), La vulnérabilité saisie par les juges en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union - La question préjudicielle et la motivation des arrêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Office du juge national et gestion de la contrainte préjudicielle », in Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2012 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2, p. 292-31-292-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits exclusifs des radiodiffuseurs télévisuels et droits fondamentaux : un équilibre biaisé (CJUE, 22 janv. 2013, Sky Österreich GmbH, aff. C-283/11) », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/82 (Repères n° 4595), p. 65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence française intéressant le droit de l'Union - Office du juge national et gestion de la contrainte préjudicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.292-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherche &amp;quot;médicament&amp;quot; désespérément. Note sous CJUE, 6 septembre 2012, Hemische Fabrik Kreussler &Co. GmbH, aff. C-308/11 », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/77 (Repères n° 4376), p. 64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace de liberté sécurité justice : un droit à géographie variable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roccati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rayon d’action du droit de l’Union et office du juge national », Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2011 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 503-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union européenne - Rayon d'action du droit de l'Union et office du juge national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un marché réglementé est… un marché réglementé. Note sous CJUE, 22 mars 2012, Rares Doralin Nilas e.a., aff. C-248/11 », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/73 (Repères n° 4149), p. 64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Monnaie unique et démocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et marché dans une Union en crise.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne est-elle interventionniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de l’Etat Providence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la gouvernance au sein de la Banque centrale européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesco Martucci, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Michéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 482 p., 2022, Droits européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banque centrale européenne et l’Eurosystème. Recherches sur le renouvellement d’une méthode d’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 792 p. (Collection droit de l’Union européenne : Thèses), 2015, 9782802744986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque centrale européenne, une zone de non-droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Banque centrale européenne, regards croisés droit et économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2016, 2802753371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle gouvernance économique de l’UE : mesurer et rapprocher les politiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et marché </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., pp.145, 2015, 978-2-275-04449-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration financière – Grandeur et décadence du fédéralisme de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane de la Rosa; Francesco Martucci; Edouard Dubout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne et le fédéralisme économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782802748960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de simplification et de coopération administratives au niveau national : la notion de guichet unique&amp;quot;, p. 161-180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Ferrari-Breeur (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La directive « services », en principe(s) et en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 301 p., Bruylant, 2011, 9782802733539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajet préjudiciel.Etude concrète d’une relation ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adalid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012436v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.085.0175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Martucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261450v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02977450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/132568_2/l-union-europeenne-et-le-federalisme-economique.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adalid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012472v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.085.0175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Martucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02977450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/132568_2/l-union-europeenne-et-le-federalisme-economique.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>