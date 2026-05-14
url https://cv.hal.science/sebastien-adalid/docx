--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Adalid </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération économique franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 664, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité de la gouvernance économique à l’épreuve de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.335-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité, principe d’organisation de la décroissance. Réflexions à partir de la régulation financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (2), pp.175. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.085.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treaty on the Functionning of the European Union - A commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer, Heidelber / New-York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Eurosystème et le COVID-19 : l’état d’exception monétaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treaty on the Functionning of the European Union - A commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer, Heidelber / New-York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'UEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Martucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition de la directive « services » : Sisyphe au service du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 611, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes adoptées par la BCE dans le cadre de sa fonction prudentielle : 1er janvier 2014 – 31mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union - Le renvoi préjudiciel et la diversité du rôle des juridictions suprêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.348-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le renvoi préjudiciel et la diversité du rôle des juridictions suprêmes », in Chronique Jurisprudence judiciaire française intéressant le droit de l’Union européenne / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2, p. 348-9-348-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence Burgorgue Larsen (dir.), La vulnérabilité saisie par les juges en Europe, Paris, Pedone, 2014, 9782233007094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, RTD Eur. 2014/4, p. VII-IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La question préjudicielle et la motivation des arrêts », in : Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2013 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2, p. 440-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - BURGORGUE LARSEN L. (dir.), La vulnérabilité saisie par les juges en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union - La question préjudicielle et la motivation des arrêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Office du juge national et gestion de la contrainte préjudicielle », in Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2012 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2, p. 292-31-292-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits exclusifs des radiodiffuseurs télévisuels et droits fondamentaux : un équilibre biaisé (CJUE, 22 janv. 2013, Sky Österreich GmbH, aff. C-283/11) », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/82 (Repères n° 4595), p. 65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence française intéressant le droit de l'Union - Office du juge national et gestion de la contrainte préjudicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.292-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherche &amp;quot;médicament&amp;quot; désespérément. Note sous CJUE, 6 septembre 2012, Hemische Fabrik Kreussler &Co. GmbH, aff. C-308/11 », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/77 (Repères n° 4376), p. 64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace de liberté sécurité justice : un droit à géographie variable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roccati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rayon d’action du droit de l’Union et office du juge national », Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2011 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 503-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union européenne - Rayon d'action du droit de l'Union et office du juge national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un marché réglementé est… un marché réglementé. Note sous CJUE, 22 mars 2012, Rares Doralin Nilas e.a., aff. C-248/11 », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/73 (Repères n° 4149), p. 64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Monnaie unique et démocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et marché dans une Union en crise.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne est-elle interventionniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de l’Etat Providence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la gouvernance au sein de la Banque centrale européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesco Martucci, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Michéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 482 p., 2022, Droits européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banque centrale européenne et l’Eurosystème. Recherches sur le renouvellement d’une méthode d’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 792 p. (Collection droit de l’Union européenne : Thèses), 2015, 9782802744986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque centrale européenne, une zone de non-droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Banque centrale européenne, regards croisés droit et économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2016, 2802753371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle gouvernance économique de l’UE : mesurer et rapprocher les politiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et marché </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., pp.145, 2015, 978-2-275-04449-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration financière – Grandeur et décadence du fédéralisme de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane de la Rosa; Francesco Martucci; Edouard Dubout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne et le fédéralisme économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782802748960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de simplification et de coopération administratives au niveau national : la notion de guichet unique&amp;quot;, p. 161-180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Ferrari-Breeur (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La directive « services », en principe(s) et en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 301 p., Bruylant, 2011, 9782802733539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajet préjudiciel.Etude concrète d’une relation ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Adalid </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération économique franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 664, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité de la gouvernance économique à l’épreuve de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.335-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité, principe d’organisation de la décroissance. Réflexions à partir de la régulation financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (2), pp.175. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.085.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treaty on the Functionning of the European Union - A commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer, Heidelber / New-York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Eurosystème et le COVID-19 : l’état d’exception monétaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treaty on the Functionning of the European Union - A commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer, Heidelber / New-York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'UEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Martucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition de la directive « services » : Sisyphe au service du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 611, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes adoptées par la BCE dans le cadre de sa fonction prudentielle : 1er janvier 2014 – 31mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union - Le renvoi préjudiciel et la diversité du rôle des juridictions suprêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.348-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le renvoi préjudiciel et la diversité du rôle des juridictions suprêmes », in Chronique Jurisprudence judiciaire française intéressant le droit de l’Union européenne / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2, p. 348-9-348-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence Burgorgue Larsen (dir.), La vulnérabilité saisie par les juges en Europe, Paris, Pedone, 2014, 9782233007094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, RTD Eur. 2014/4, p. VII-IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La question préjudicielle et la motivation des arrêts », in : Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2013 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2, p. 440-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - BURGORGUE LARSEN L. (dir.), La vulnérabilité saisie par les juges en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union - La question préjudicielle et la motivation des arrêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits exclusifs des radiodiffuseurs télévisuels et droits fondamentaux : un équilibre biaisé (CJUE, 22 janv. 2013, Sky Österreich GmbH, aff. C-283/11) », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/82 (Repères n° 4595), p. 65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence française intéressant le droit de l'Union - Office du juge national et gestion de la contrainte préjudicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.292-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Office du juge national et gestion de la contrainte préjudicielle », in Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2012 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2, p. 292-31-292-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherche &amp;quot;médicament&amp;quot; désespérément. Note sous CJUE, 6 septembre 2012, Hemische Fabrik Kreussler &Co. GmbH, aff. C-308/11 », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/77 (Repères n° 4376), p. 64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace de liberté sécurité justice : un droit à géographie variable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roccati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rayon d’action du droit de l’Union et office du juge national », Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2011 / dir. Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 503-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Jurisprudence judiciaire française intéressant le droit de l'Union européenne - Rayon d'action du droit de l'Union et office du juge national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un marché réglementé est… un marché réglementé. Note sous CJUE, 22 mars 2012, Rares Doralin Nilas e.a., aff. C-248/11 », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/73 (Repères n° 4149), p. 64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Monnaie unique et démocratie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et marché dans une Union en crise.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne est-elle interventionniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de l’Etat Providence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la gouvernance au sein de la Banque centrale européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesco Martucci, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Michéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 482 p., 2022, Droits européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banque centrale européenne et l’Eurosystème. Recherches sur le renouvellement d’une méthode d’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 792 p. (Collection droit de l’Union européenne : Thèses), 2015, 9782802744986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque centrale européenne, une zone de non-droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Banque centrale européenne, regards croisés droit et économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2016, 2802753371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle gouvernance économique de l’UE : mesurer et rapprocher les politiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et marché </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., pp.145, 2015, 978-2-275-04449-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration financière – Grandeur et décadence du fédéralisme de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane de la Rosa; Francesco Martucci; Edouard Dubout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne et le fédéralisme économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782802748960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de simplification et de coopération administratives au niveau national : la notion de guichet unique&amp;quot;, p. 161-180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Ferrari-Breeur (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La directive « services », en principe(s) et en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 301 p., Bruylant, 2011, 9782802733539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajet préjudiciel.Etude concrète d’une relation ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adalid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012472v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.085.0175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Martucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02977450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/132568_2/l-union-europeenne-et-le-federalisme-economique.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adalid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012472v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.085.0175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03012584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04492087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Martucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02977450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/132568_2/l-union-europeenne-et-le-federalisme-economique.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>