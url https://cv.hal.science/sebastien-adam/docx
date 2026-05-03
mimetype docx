--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1410,391 +1410,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Identification in Document Images</w:t>
+                <w:t xml:space="preserve">The Multiclass ROC Front method for cost-sensitive classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Barlas</w:t>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Hebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paquet</w:t>
+                <w:t xml:space="preserve">Robert Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/J.ImagingSci.Technol.2016.60.1.010407⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282930v1</w:t>
+                <w:t xml:space="preserve">hal-01338007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum cost subgraph matching using a binary linear program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lerouge</w:t>
+                <w:t xml:space="preserve">Language Identification in Document Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Barlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Hammami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">D Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.11.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (1), pp.010407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/J.ImagingSci.Technol.2016.60.1.010407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110355v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiclass ROC Front method for cost-sensitive classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
+                <w:t xml:space="preserve">Minimum cost subgraph matching using a binary linear program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2015.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338007v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integer linear program for substitution-tolerant subgraph isomorphism and its use for symbol spotting in technical drawings</w:t>
               </w:r>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,164 +2103,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-model selection framework for unknown and/or evolutive misclassification cost problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Chatelain</w:t>
+                <w:t xml:space="preserve">Non-cost sensitive SVM training using multiple model selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (3), pp.815-823</w:t>
+              <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435954v1</w:t>
+                <w:t xml:space="preserve">hal-00671139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-cost-sensitive SVM training using Multiple Model Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2282,211 +2282,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (1), pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cost sensitive SVM training using multiple model selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
+                <w:t xml:space="preserve">A multi-model selection framework for unknown and/or evolutive misclassification cost problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.231-242</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (3), pp.815-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671139v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi objective particle swarm optimization using enhanced dominance and guide selection</w:t>
               </w:r>
@@ -3167,441 +3167,441 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAMMAR REINFORCEMENT LEARNING: PATH AND CYCLE COUNTING IN GRAPHS WITH A CONTEXT-FREE GRAMMAR AND TRANSFORMER APPROACH</w:t>
+                <w:t xml:space="preserve">Grammatical Path Network: Unveiling Cycles Through Path Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Piquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GBr 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.124-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096789v1</w:t>
+                <w:t xml:space="preserve">hal-05374509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-WL GNNs for Metric Learning on Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Moscatelli</w:t>
+                <w:t xml:space="preserve">GRAMMAR REINFORCEMENT LEARNING: PATH AND CYCLE COUNTING IN GRAPHS WITH A CONTEXT-FREE GRAMMAR AND TRANSFORMER APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Piquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Yger</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Brugges, Belgium</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327901v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical Path Network: Unveiling Cycles Through Path Computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louisa Bouzidi</w:t>
+                <w:t xml:space="preserve">3-WL GNNs for Metric Learning on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GBr 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESANN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Brugges, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374509v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Anomaly Detection in Dynamic Graphs with Accumulative Causal Walk Alignment</w:t>
               </w:r>
@@ -3676,290 +3676,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G 2 N 2 : Weisfeiler and Lehman go grammatical</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DspGNN : Une Approche Spectrale de Réseau de Neurones sur Graphes Dynamiques pour la régression des arêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leshanshui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vienne (AUT), France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741367v1</w:t>
+                <w:t xml:space="preserve">hal-05457699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DspGNN : Une Approche Spectrale de Réseau de Neurones sur Graphes Dynamiques pour la régression des arêtes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G 2 N 2 : Weisfeiler and Lehman go grammatical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Piquenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bérar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienne (AUT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457699v1</w:t>
+                <w:t xml:space="preserve">hal-04741367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical Path Network: You want cycles, follow this path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Piquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,1431 +4260,1440 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Multimodal Emotion Recognition in Conversation for Multi-Party Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimodal Interaction (ICMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMI '22: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bengaluru India, France. pp.395 - 403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3536221.3556601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403628v1</w:t>
+                <w:t xml:space="preserve">hal-05397935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Multimodal Emotion Recognition in Conversation for Multi-Party Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
+                <w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammet Balcilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '22: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.599-608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3536221.3556601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05397935v1</w:t>
+                <w:t xml:space="preserve">hal-03410699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t>
+                <w:t xml:space="preserve">Analyzing the Expressive Power of Graph Neural Networks in a Spectral Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammet Balcilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renton Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.599-608</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410699v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Expressive Power of Graph Neural Networks in a Spectral Perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+                <w:t xml:space="preserve">Exploitation de Big Data Historiques pour les Humanités Numériques : application aux données financières HBDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">NUMÉRIQUE ET PATRIMOINE Enjeux et questions actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135633v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de Big Data Historiques pour les Humanités Numériques : application aux données financières HBDEX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data extraction and matching The EurHisFirm experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Annaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Buelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guerry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paquet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMÉRIQUE ET PATRIMOINE Enjeux et questions actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
+              <w:t xml:space="preserve">Methodological Advances in the Extraction and Analysis of Historical Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kellogg School of Management - Northwestern University, Dec 2021, Chicago/Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828391v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data extraction and matching The EurHisFirm experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Spectral Domain Meets Spatial Domain in Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammet Balcilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héroux Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Cule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodological Advances in the Extraction and Analysis of Historical Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kellogg School of Management - Northwestern University, Dec 2021, Chicago/Virtual, United States</w:t>
+              <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828381v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Spectral Domain Meets Spatial Domain in Graph Neural Networks</w:t>
+                <w:t xml:space="preserve">Spectral-designed depthwise separable graph neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammet Balcilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
+              <w:t xml:space="preserve">Proceedings of Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088374v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-designed depthwise separable graph neural networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Neural Network for Symbol Detection on Document Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">13th IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088372v1</w:t>
+                <w:t xml:space="preserve">hal-02490877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Neural Network for Symbol Detection on Document Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+                <w:t xml:space="preserve">Big-data historique : modélisation de stratégies d'analyse de collections de document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR International Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">SIFED : Symposium International Francophone sur l’Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490877v1</w:t>
+                <w:t xml:space="preserve">hal-03828277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-data historique : modélisation de stratégies d'analyse de collections de document</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Adam</w:t>
+                <w:t xml:space="preserve">Apprentissage profond pour l'approximation d'une distance d'édition entre graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIFED : Symposium International Francophone sur l’Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828277v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond pour l'approximation d'une distance d'édition entre graphes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">ROC-based cost-sensitive classification with a reject option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7900146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057866v1</w:t>
+                <w:t xml:space="preserve">hal-02088187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Multi-Task Learning with evolving weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Belharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatelain Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Brugge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Graph Edit Distance Computation Using a Binary Linear Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5729,370 +5738,361 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition - Joint IAPR International Workshop, S+SSPR 2016, Mérida, Mexico, November 29 - December 2, 2016, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.485--495, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-49055-7_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation automatique de champs de saisie sur des images de formulaires couleur par isomorphisme de sous-graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-CIFED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROC-based cost-sensitive classification with a reject option</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Bernard</w:t>
+                <w:t xml:space="preserve">Learning Structured Output Dependencies Using Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Belharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Pattern Recognition (ICPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Learning Workshop at International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7900146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02088187v1</w:t>
+                <w:t xml:space="preserve">hal-02351747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-shot field spotting on colored forms using subgraph isomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Tunis, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6120,51 +6120,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Structured Output Dependencies Using Deep Neural Networks</w:t>
+                <w:t xml:space="preserve">A Uniﬁed Neural Based Model for Structured Output Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Belharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
@@ -6182,142 +6182,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Learning Workshop at International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l'APprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351747v1</w:t>
+                <w:t xml:space="preserve">hal-02346189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-shot field spotting on colored forms using subgraph isomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France. pp.586-590, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6345,1565 +6345,1561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uniﬁed Neural Based Model for Structured Output Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Hérault</w:t>
+                <w:t xml:space="preserve">GEM++: A Tool for Solving Substitution-Tolerant Subgraph Isomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'APprentissage automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Worksop on Graph-based Representation in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pékin, China. pp.128-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18224-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346189v1</w:t>
+                <w:t xml:space="preserve">hal-01249506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEM++: A Tool for Solving Substitution-Tolerant Subgraph Isomorphism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">Apprentissage multiclasse en environnement incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Worksop on Graph-based Representation in Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18224-7_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01249506v1</w:t>
+                <w:t xml:space="preserve">hal-02088209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage multiclasse en environnement incertain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
+                <w:t xml:space="preserve">Extraction de zones informatives dans des images de formulaire en couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nancy, France. pp.171-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088209v1</w:t>
+                <w:t xml:space="preserve">hal-01249474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de zones informatives dans des images de formulaire en couleur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datasets for the Evaluation of Substitution-Tolerant Subgraph Isomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.240 - 251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44854-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249474v1</w:t>
+                <w:t xml:space="preserve">hal-01119464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for the Evaluation of Substitution-Tolerant Subgraph Isomorphism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+                <w:t xml:space="preserve">Learning to Detect Tables in Scanned Document Images using Line Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thotreingam Kasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Barlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internation conférence on document analysis and recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, United States. pp.1185 - 1189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2013.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44854-0_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01119464v1</w:t>
+                <w:t xml:space="preserve">hal-00934902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Detect Tables in Scanned Document Images using Line Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippine Barlas</w:t>
+                <w:t xml:space="preserve">A typed and handwritten text block segmentation system for heterogeneous and complex documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation conférence on document analysis and recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tours, France. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2013.240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00934902v1</w:t>
+                <w:t xml:space="preserve">hal-00981245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typed and handwritten text block segmentation system for heterogeneous and complex documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Barlas</w:t>
+                <w:t xml:space="preserve">Datasets for the Evaluation of Substitution-Tolerant Subgraph Isomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Tours, France. 6p</w:t>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lehigh, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981245v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for the Evaluation of Substitution-Tolerant Subgraph Isomorphism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+                <w:t xml:space="preserve">Learning to Detect Tables in Scanned Document Images using Line Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thotreingam Kasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Barlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lehigh, France</w:t>
+              <w:t xml:space="preserve">ICDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1185-1189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934597v1</w:t>
+                <w:t xml:space="preserve">hal-00905546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Detect Tables in Scanned Document Images using Line Information</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paquet</w:t>
+                <w:t xml:space="preserve">Apprentissage par renforcement pour la recherche d'information interactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1185-1189</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. pp.Actes électroniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905546v1</w:t>
+                <w:t xml:space="preserve">hal-00671132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement pour la recherche d'information interactive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d'outils de reformulation interactive de requêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saint Réquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. pp.Actes électroniques</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Tunisie. pp.223-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671132v1</w:t>
+                <w:t xml:space="preserve">hal-00671114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'outils de reformulation interactive de requêtes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dupont</w:t>
+                <w:t xml:space="preserve">A Study of Strength and Correlation in Random Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Changsha, China. pp.186-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14831-6_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671114v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Strength and Correlation in Random Forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Programmation linéaire en nombres entiers pour la recherche d'isomorphisme de sous-graphe : Application à la recherche de symboles graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noel Bilong Mboumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document - CIFED 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.153-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14831-6_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00598466v1</w:t>
+                <w:t xml:space="preserve">hal-00492174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation linéaire en nombres entiers pour la recherche d'isomorphisme de sous-graphe : Application à la recherche de symboles graphiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">On the selection of decision trees in Random Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document - CIFED 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.302-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2009.5178693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492174v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of random forests through the study of strength and correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Intelligent Computing (ICIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Ulsan, South Korea. pp.536-545, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04020-7_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbol Detection Using Region Adjacency Graphs and Integer Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7952,210 +7948,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Computer Vision Center, Jul 2009, Barcelona, Spain. 5 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2009.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Hyperparameters on Random Forest Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multiple Classifier Systems (MCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Reykjavik, Iceland. pp.171-180, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02326-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude sur la paramétrisation des Forêts Aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8170,831 +8166,848 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence francophone sur l'Apprentissage Artificiel (CAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the selection of decision trees in Random Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Bernard</w:t>
+                <w:t xml:space="preserve">Optimisation multi-objectif pour la sélection de modèles SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Oufella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. pp.67-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2009.5178693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436355v1</w:t>
+                <w:t xml:space="preserve">hal-00671129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest-RK: A New Random Forest Induction Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Intelligent Computing (ICIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Shanghai, China. pp.430-437, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85984-0_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-objectif pour la sélection de modèles SVM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Oufella</w:t>
+                <w:t xml:space="preserve">Formulations linéaires en nombres entiers pour des problèmes d'isomorphisme exact et inexact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. pp.67-72</w:t>
+              <w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671129v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations linéaires en nombres entiers pour des problèmes d'isomorphisme exact et inexact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+                <w:t xml:space="preserve">De la sélection d'arbres de décision dans les forêts aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecourtier</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671121v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sélection d'arbres de décision dans les forêts aléatoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'influence des paramètres sur les performances des forêts aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.163-168</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.207-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334413v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence des paramètres sur les performances des forêts aléatoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Graphes prototypes vs. graphe médian généralisé pour la classification de données structurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.207-208</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334425v1</w:t>
+                <w:t xml:space="preserve">hal-00335037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes prototypes vs. graphe médian généralisé pour la classification de données structurées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple one class classifier with rejection strategy : application to symbol classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Trupin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France. pp.37-42</w:t>
+              <w:t xml:space="preserve">Proceedings of the IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Curitiba, Brazil. pp.35--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335037v1</w:t>
+                <w:t xml:space="preserve">hal-00637050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbol Spotting using Full Visibility Graph Representation</w:t>
               </w:r>
@@ -9114,90 +9127,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization for SVM Model Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.427-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9347,51 +9360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Random Forests for Handwritten Digit Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9553,653 +9566,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple one class classifier with rejection strategy : application to symbol classification</w:t>
+                <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IAPR International Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Curitiba, Brazil. pp.35--36</w:t>
+              <w:t xml:space="preserve">ICPR (3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637050v1</w:t>
+                <w:t xml:space="preserve">hal-00440176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de symboles guidée par une modelisation basée sur les graphes d'adjacence</w:t>
+                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labiche</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006, pp.151-156</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119188v1</w:t>
+                <w:t xml:space="preserve">hal-00113904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance de symboles guidée par une modelisation basée sur les graphes d'adjacence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006, pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113906v1</w:t>
+                <w:t xml:space="preserve">hal-00119188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bags of Symbols for Automatic Indexing of Graphical Document Image Databases</w:t>
+                <w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601527v1</w:t>
+                <w:t xml:space="preserve">hal-00113906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
+                <w:t xml:space="preserve">Using Bags of Symbols for Automatic Indexing of Graphical Document Image Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Locteau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR (3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Honk-Kong, Hong Kong SAR China. pp.195-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11767978_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440176v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
+                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
@@ -10234,714 +10251,697 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t>
+              <w:t xml:space="preserve">ICPR (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113904v1</w:t>
+                <w:t xml:space="preserve">hal-00440172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
+                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR (2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
+              <w:t xml:space="preserve">CIFED 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440172v1</w:t>
+                <w:t xml:space="preserve">hal-00134802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">On defining signatures for the retrieval and the classification of graphical drop caps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Pareti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surapong Uttama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFED 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, France. pp.151-156</w:t>
+              <w:t xml:space="preserve">Document Image Analysis for Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France. pp.220-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134802v1</w:t>
+                <w:t xml:space="preserve">hal-00671268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On defining signatures for the retrieval and the classification of graphical drop caps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Salmon</w:t>
+                <w:t xml:space="preserve">Polygonal Approximation of Digital Curves Using a Multi-objective Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Image Analysis for Libraries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Honk-Kong, Hong Kong SAR China. pp.300-311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11767978_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671268v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygonal Approximation of Digital Curves Using a Multi-objective Genetic Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Production de vérite terrain pour l'analyse et l'interprétation d'images de document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.67-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11767978_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601529v1</w:t>
+                <w:t xml:space="preserve">hal-00113616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de vérite terrain pour l'analyse et l'interprétation d'images de document</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indexation of Document Images using Frequent Items</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, France. pp.67-72</w:t>
+              <w:t xml:space="preserve">International Workshop on Pattern Recognition in Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Miami, United States. pp.164-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113616v1</w:t>
+                <w:t xml:space="preserve">hal-00601530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation of Document Images using Frequent Items</w:t>
+                <w:t xml:space="preserve">Clustering Document Images using a Bag of Symbols Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -10959,97 +10959,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Pattern Recognition in Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seoul, South Korea. pp.1216-1220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2005.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601530v1</w:t>
+                <w:t xml:space="preserve">hal-00601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Document Images using a Bag of Symbols Representation</w:t>
+                <w:t xml:space="preserve">Clustering of Document Images using Graph Summaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -11067,677 +11076,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Germany. pp.194-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11510888_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2005.75⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601832v1</w:t>
+                <w:t xml:space="preserve">hal-00601501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of Document Images using Graph Summaries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DocMining: A Document Analysis System Builder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IAPR International Workshop on Document Analysis Systems - DAS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Florence, Italie, pp.472--483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11510888_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601501v1</w:t>
+                <w:t xml:space="preserve">inria-00099950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DocMining: A Document Analysis System Builder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte de motifs fréquents : Application à l'analyse de documents graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Clavier</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">inria-00099950v1</w:t>
+                <w:t xml:space="preserve">sic_00001206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de motifs fréquents : Application à l'analyse de documents graphiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Barbu</w:t>
+                <w:t xml:space="preserve">Docmining : Une plate-forme de conception de systèmes d'analyse de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Trupin</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001206v1</w:t>
+                <w:t xml:space="preserve">sic_00001194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docmining : Une plate-forme de conception de systèmes d'analyse de documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Clavier</w:t>
+                <w:t xml:space="preserve">Détection d'Arcs de Cercle par Comparaison du Tracé Théorique de Bresenham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Francophone sur l’Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Rochelle, France. pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001194v1</w:t>
+                <w:t xml:space="preserve">hal-01249447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'Arcs de Cercle par Comparaison du Tracé Théorique de Bresenham</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Locteau</w:t>
+                <w:t xml:space="preserve">A Statistical and Structural Approach for Symbol Recognition, Using XML Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l’Ecrit et le Document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Workshops on Statistical Pattern Recognition and Syntactic and Structural Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.281-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-70659-3_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249447v1</w:t>
+                <w:t xml:space="preserve">hal-00605889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche statistico-structurelle pour la reconnaissance de symboles exploitant une représentation XML des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11778,343 +11800,213 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Hammamet, Tunisie. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249446v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-00605889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgentSlang : une Plateforme pour Systèmes Interactifs Distribués Multi-Incarnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Bouabdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2020 - Workshop sur les Affects, Compagnons artificiels et Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0004907305960603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12124,168 +12016,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Named Entity Extraction System for Historical Financial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Swaileh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Rojas Camacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57058-3_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance Graphique : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12305,51 +12197,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mullot Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les documents écrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2006, traité IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12359,51 +12251,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap Between Spectral and Spatial Domains in Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammet Balcilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12455,100 +12347,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks Regularization Through Class-wise Invariant Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Belharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12556,73 +12448,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph edit distance : a new binary linear programming formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12670,51 +12562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12724,269 +12616,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EURHISFIRM - M7.2: Final version of the data extraction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bouvier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Union’s Horizon 2020 research and innovation programme. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EurHisFirm M7.1: First version of the data extraction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] M7.1, European Union’s Horizon 2020 research and innovation programme. 2021. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12996,100 +12888,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation de Documents Techniques : des Outils à leur Intégration dans un Système à Base de Connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Université de Rouen, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00671320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13099,105 +12991,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documents, Graphes et Optimisation Multi-Objectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Rouen, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00671168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13344,51 +13236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshanshui Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3378111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.05.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Belharbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.12.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0304-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.05.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barlas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.1.010407" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabourin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bodic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dosch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Winstanley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-006-0033-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BR7HLGG1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cariou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05457730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05457699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647025v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karmim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273602v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandratra Rasendrasoa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556601" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Annaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Buelens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cule" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatelain Clement" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331708v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900146" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333829" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_19" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thotreingam Kasar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Barlas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.240" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barlas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671114v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saint R&#233;quier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14831-6_25" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Bilong Mboumba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04020-7_57" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432616v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.202" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02326-2_18" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178693" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85984-0_52" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Oufella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334413v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oliveira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4377074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671268v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pareti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surapong Uttama" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2005.75" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510888_20" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099950v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clavier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605889v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-70659-3_29" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933465v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bouabdelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004907305960603" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Rojas Camacho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_23" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619358v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828289v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828225v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671320v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshanshui Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3378111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.05.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Belharbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.12.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0304-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.05.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabourin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barlas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.1.010407" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bodic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dosch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Winstanley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-006-0033-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BR7HLGG1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cariou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05457730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05457699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647025v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karmim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273602v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandratra Rasendrasoa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556601" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Annaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Buelens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatelain Clement" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333829" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249506v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249474v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119464v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thotreingam Kasar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Barlas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.240" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barlas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934597v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671114v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saint R&#233;quier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14831-6_25" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Bilong Mboumba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178693" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04020-7_57" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.202" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02326-2_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Oufella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85984-0_52" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4377074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pareti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surapong Uttama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salmon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601530v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2005.75" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510888_20" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clavier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001206v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001194v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-70659-3_29" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249446v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933465v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bouabdelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004907305960603" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Rojas Camacho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_23" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449738v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129472v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828225v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671320v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>