--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2103,51 +2103,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cost sensitive SVM training using multiple model selection</w:t>
+                <w:t xml:space="preserve">Non-cost-sensitive SVM training using Multiple Model Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
@@ -2182,93 +2182,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.231-242</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671139v1</w:t>
+                <w:t xml:space="preserve">hal-00671456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cost-sensitive SVM training using Multiple Model Selection</w:t>
+                <w:t xml:space="preserve">Non-cost sensitive SVM training using multiple model selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
@@ -2303,69 +2303,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (1), pp.231-242</w:t>
+              <w:t xml:space="preserve">, 2010, pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671456v1</w:t>
+                <w:t xml:space="preserve">hal-00671139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-model selection framework for unknown and/or evolutive misclassification cost problems</w:t>
               </w:r>
@@ -4483,277 +4483,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Expressive Power of Graph Neural Networks in a Spectral Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation de Big Data Historiques pour les Humanités Numériques : application aux données financières HBDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renton Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+                <w:t xml:space="preserve">Camille Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">NUMÉRIQUE ET PATRIMOINE Enjeux et questions actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135633v1</w:t>
+                <w:t xml:space="preserve">hal-03828391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de Big Data Historiques pour les Humanités Numériques : application aux données financières HBDEX</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+                <w:t xml:space="preserve">Analyzing the Expressive Power of Graph Neural Networks in a Spectral Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammet Balcilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+                <w:t xml:space="preserve">Renton Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMÉRIQUE ET PATRIMOINE Enjeux et questions actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828391v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data extraction and matching The EurHisFirm experience</w:t>
               </w:r>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Annaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Buelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5222,77 +5222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big-data historique : modélisation de stratégies d'analyse de collections de document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5895,477 +5895,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Structured Output Dependencies Using Deep Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Hérault</w:t>
+                <w:t xml:space="preserve">One-shot field spotting on colored forms using subgraph isomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Learning Workshop at International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.586-590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351747v1</w:t>
+                <w:t xml:space="preserve">hal-01249470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-shot field spotting on colored forms using subgraph isomorphism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">Learning Structured Output Dependencies Using Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Belharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Learning Workshop at International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253161v1</w:t>
+                <w:t xml:space="preserve">hal-02351747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uniﬁed Neural Based Model for Structured Output Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Hérault</w:t>
+                <w:t xml:space="preserve">One-shot field spotting on colored forms using subgraph isomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'APprentissage automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346189v1</w:t>
+                <w:t xml:space="preserve">hal-01253161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-shot field spotting on colored forms using subgraph isomorphism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">A Uniﬁed Neural Based Model for Structured Output Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Belharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur l'APprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249470v1</w:t>
+                <w:t xml:space="preserve">hal-02346189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEM++: A Tool for Solving Substitution-Tolerant Subgraph Isomorphism</w:t>
               </w:r>
@@ -7759,369 +7759,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of random forests through the study of strength and correlation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Symbol Detection Using Region Adjacency Graphs and Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Intelligent Computing (ICIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Ulsan, South Korea. pp.536-545, </w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Vision Center, Jul 2009, Barcelona, Spain. 5 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04020-7_57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2009.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436361v1</w:t>
+                <w:t xml:space="preserve">inria-00432616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbol Detection Using Region Adjacency Graphs and Integer Linear Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Locteau</w:t>
+                <w:t xml:space="preserve">Influence of Hyperparameters on Random Forest Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Vision Center, Jul 2009, Barcelona, Spain. 5 p., </w:t>
+              <w:t xml:space="preserve">International Workshop on Multiple Classifier Systems (MCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Reykjavik, Iceland. pp.171-180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2009.202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02326-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432616v1</w:t>
+                <w:t xml:space="preserve">hal-00436358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hyperparameters on Random Forest Accuracy</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of random forests through the study of strength and correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multiple Classifier Systems (MCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Reykjavik, Iceland. pp.171-180, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Intelligent Computing (ICIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Ulsan, South Korea. pp.536-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02326-2_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04020-7_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436358v1</w:t>
+                <w:t xml:space="preserve">hal-00436361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude sur la paramétrisation des Forêts Aléatoires</w:t>
               </w:r>
@@ -8196,576 +8196,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-objectif pour la sélection de modèles SVM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
+                <w:t xml:space="preserve">Formulations linéaires en nombres entiers pour des problèmes d'isomorphisme exact et inexact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Oufella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. pp.67-72</w:t>
+              <w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671129v1</w:t>
+                <w:t xml:space="preserve">hal-00671121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest-RK: A New Random Forest Induction Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la sélection d'arbres de décision dans les forêts aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Intelligent Computing (ICIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.163-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436367v1</w:t>
+                <w:t xml:space="preserve">hal-00334413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations linéaires en nombres entiers pour des problèmes d'isomorphisme exact et inexact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+                <w:t xml:space="preserve">Etude de l'influence des paramètres sur les performances des forêts aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.207-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671121v1</w:t>
+                <w:t xml:space="preserve">hal-00334425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sélection d'arbres de décision dans les forêts aléatoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation multi-objectif pour la sélection de modèles SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Oufella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émilie Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.163-168</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334413v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence des paramètres sur les performances des forêts aléatoires</w:t>
+                <w:t xml:space="preserve">Forest-RK: A New Random Forest Induction Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque International Francophone sur l'Ecrit et le Document (CIFED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Intelligent Computing (ICIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Shanghai, China. pp.430-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85984-0_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334425v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes prototypes vs. graphe médian généralisé pour la classification de données structurées</w:t>
               </w:r>
@@ -8987,269 +8987,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbol Spotting using Full Visibility Graph Representation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">Multi-Objective Optimization for SVM Model Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Brazil. pp.49-50</w:t>
+              <w:t xml:space="preserve">ICDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.427-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671265v1</w:t>
+                <w:t xml:space="preserve">hal-00435961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization for SVM Model Selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paquet</w:t>
+                <w:t xml:space="preserve">Symbol Spotting using Full Visibility Graph Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.427-431</w:t>
+              <w:t xml:space="preserve">Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Brazil. pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435961v1</w:t>
+                <w:t xml:space="preserve">hal-00671265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph Classification Approach Using a Multi-objective Genetic Algorithm Application to Symbol Recognition</w:t>
               </w:r>
@@ -9566,657 +9566,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance de symboles guidée par une modelisation basée sur les graphes d'adjacence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006, pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440176v1</w:t>
+                <w:t xml:space="preserve">hal-00119188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113904v1</w:t>
+                <w:t xml:space="preserve">hal-00113906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de symboles guidée par une modelisation basée sur les graphes d'adjacence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Locteau</w:t>
+                <w:t xml:space="preserve">Using Bags of Symbols for Automatic Indexing of Graphical Document Image Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Honk-Kong, Hong Kong SAR China. pp.195-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11767978_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119188v1</w:t>
+                <w:t xml:space="preserve">hal-00601527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Barbu</w:t>
+                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t>
+              <w:t xml:space="preserve">ICPR (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113906v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bags of Symbols for Automatic Indexing of Graphical Document Image Databases</w:t>
+                <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR (3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11767978_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601527v1</w:t>
+                <w:t xml:space="preserve">hal-00440176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
+                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
@@ -10251,73 +10251,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR (2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440172v1</w:t>
+                <w:t xml:space="preserve">hal-00113904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
               </w:r>
@@ -10789,51 +10789,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation of Document Images using Frequent Items</w:t>
+                <w:t xml:space="preserve">Clustering Document Images using a Bag of Symbols Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -10851,97 +10851,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Pattern Recognition in Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seoul, South Korea. pp.1216-1220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2005.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601530v1</w:t>
+                <w:t xml:space="preserve">hal-00601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Document Images using a Bag of Symbols Representation</w:t>
+                <w:t xml:space="preserve">Clustering of Document Images using Graph Summaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -10959,106 +10968,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Germany. pp.194-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11510888_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2005.75⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601832v1</w:t>
+                <w:t xml:space="preserve">hal-00601501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of Document Images using Graph Summaries</w:t>
+                <w:t xml:space="preserve">Indexation of Document Images using Frequent Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -11076,82 +11085,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Pattern Recognition in Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Miami, United States. pp.164-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11510888_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601501v1</w:t>
+                <w:t xml:space="preserve">hal-00601530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DocMining: A Document Analysis System Builder</w:t>
               </w:r>
@@ -12656,102 +12656,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Union’s Horizon 2020 research and innovation programme. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -12774,77 +12778,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] M7.1, European Union’s Horizon 2020 research and innovation programme. 2021. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13236,51 +13240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshanshui Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3378111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.05.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Belharbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.12.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0304-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.05.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabourin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barlas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.1.010407" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bodic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dosch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Winstanley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-006-0033-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BR7HLGG1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cariou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05457730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05457699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647025v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karmim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273602v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandratra Rasendrasoa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556601" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Annaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Buelens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatelain Clement" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333829" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249506v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249474v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119464v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thotreingam Kasar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Barlas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.240" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barlas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934597v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671114v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saint R&#233;quier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14831-6_25" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Bilong Mboumba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178693" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04020-7_57" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.202" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02326-2_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Oufella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85984-0_52" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4377074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pareti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surapong Uttama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salmon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601530v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2005.75" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510888_20" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clavier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001206v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001194v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-70659-3_29" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249446v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933465v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bouabdelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004907305960603" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Rojas Camacho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_23" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449738v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129472v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828225v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671320v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshanshui Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3378111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.05.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Belharbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.12.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0304-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.05.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabourin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.10.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barlas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.1.010407" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bodic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dosch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Winstanley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-006-0033-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BR7HLGG1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cariou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05457730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05457699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647025v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karmim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273602v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandratra Rasendrasoa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556601" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828391v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Annaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Buelens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatelain Clement" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333829" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351747v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249506v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249474v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119464v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thotreingam Kasar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Barlas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.240" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barlas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934597v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671114v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saint R&#233;quier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14831-6_25" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Bilong Mboumba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178693" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02326-2_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04020-7_57" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oliveira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Oufella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85984-0_52" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4377074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601527v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_18" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pareti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surapong Uttama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salmon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2005.75" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510888_20" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clavier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001206v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001194v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-70659-3_29" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249446v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933465v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bouabdelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004907305960603" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Rojas Camacho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_23" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449738v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129472v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828225v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671320v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>