--- v1 (2026-03-29)
+++ v2 (2026-04-18)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B2E45F5"/>
+    <w:nsid w:val="639F5C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>