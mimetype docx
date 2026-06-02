--- v2 (2026-04-18)
+++ v3 (2026-06-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.15625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Albert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4070-2117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches visent à comprendre les conséquences des interactions entre les plantes et les vertébrés (dispersion des graines & herbivorie) sur la dynamique des écosystèmes forestiers. Elles s'appuient sur des études observationnelles et expérimentales menées sur le terrain à différentes échelles spatio-temporelles et sont réalisées, dans la mesure du possible, en collaboration avec les acteurs de la biologie de la conservation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-dependent declines of threatened endemic trees following plant invasion on a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.111665. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species introductions shift seed dispersal potential more than extinctions across 120 island plant–frugivore communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (41), pp.e2423438122. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2423438122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaunated and invaded insular tropical rainforests will not recover alone: recruitment limitation factors disentangled by hierarchical models of spontaneous and assisted regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Solesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (2), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree recruitment after native frugivore extinction? A field experiment to test the impact of fruit flesh persistence in a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilhabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.370 - 376. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s026646742200027x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)” [Biol. Conserv. 257 (2021) 109131 (May)] (Biological Conservation (2021) 257, (S000632072100183X), (10.1016/j.biocon.2021.109131))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. V. Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267 (109498), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests Without Frugivores and Frugivores Without Forests – An Investigation Into the Causes of a Paradox in One of the Last Archipelagos Colonized by Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.688768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Vincent Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.109131. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating young (&amp;lt;1000 yrs) lava flow eruptions of Piton de la Fournaise volcano from size distribution of long-lived pioneer trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.106974. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of dispersal trait diversity across a long‐term chronosequence reveals a strong negative impact of frugivore extinctions on forest resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.1386 - 1397. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are woody plants fleshy‐fruited at low elevations? Evidence from a high‐elevation oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.847 - 858. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of the mistletoe &amp;lt;i&amp;gt;Bakerella hoyifolia&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;bojeri&amp;lt;/i&amp;gt; (Loranthaceae) on Reunion Island: population status assessment for its conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rhumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chauvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sauroy-Toucouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, pp.229 - 236. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2017.1340191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer semis directs et lutte contre les invasions pour diversifier la régénération de la forêt tropicale humide à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rhumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les extinctions de vertébrés menacent les forêts tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture des interactions mutualistes plantes à fruits charnus-vertébrés frugivores, et conséquences sur la régénération des forêts tropicales dans les Mascareignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de la Réunion, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020LARE0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03126708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss and frugivores defaunation in Réunion island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.482--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.15625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Albert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4070-2117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches visent à comprendre les conséquences des interactions entre les plantes et les vertébrés (dispersion des graines & herbivorie) sur la dynamique des écosystèmes forestiers. Elles s'appuient sur des études observationnelles et expérimentales menées sur le terrain à différentes échelles spatio-temporelles et sont réalisées, dans la mesure du possible, en collaboration avec les acteurs de la biologie de la conservation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-dependent declines of threatened endemic trees following plant invasion on a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.111665. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early eco‐physiological responses in a direct seeding experiment: a non‐destructive approach reveals contrasted strategies in tropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Laforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e70413. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.70413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05636883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species introductions shift seed dispersal potential more than extinctions across 120 island plant–frugivore communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (41), pp.e2423438122. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2423438122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaunated and invaded insular tropical rainforests will not recover alone: recruitment limitation factors disentangled by hierarchical models of spontaneous and assisted regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Solesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (2), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree recruitment after native frugivore extinction? A field experiment to test the impact of fruit flesh persistence in a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilhabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.370 - 376. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s026646742200027x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)” [Biol. Conserv. 257 (2021) 109131 (May)] (Biological Conservation (2021) 257, (S000632072100183X), (10.1016/j.biocon.2021.109131))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. V. Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267 (109498), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests Without Frugivores and Frugivores Without Forests – An Investigation Into the Causes of a Paradox in One of the Last Archipelagos Colonized by Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.688768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Vincent Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.109131. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of dispersal trait diversity across a long‐term chronosequence reveals a strong negative impact of frugivore extinctions on forest resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.1386 - 1397. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating young (&amp;lt;1000 yrs) lava flow eruptions of Piton de la Fournaise volcano from size distribution of long-lived pioneer trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.106974. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are woody plants fleshy‐fruited at low elevations? Evidence from a high‐elevation oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.847 - 858. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of the mistletoe &amp;lt;i&amp;gt;Bakerella hoyifolia&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;bojeri&amp;lt;/i&amp;gt; (Loranthaceae) on Reunion Island: population status assessment for its conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rhumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chauvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sauroy-Toucouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, pp.229 - 236. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2017.1340191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tragic fate of lowland tropical forests in the lost land of the dodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05637000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer semis directs et lutte contre les invasions pour diversifier la régénération de la forêt tropicale humide à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rhumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les extinctions de vertébrés menacent les forêts tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture des interactions mutualistes plantes à fruits charnus-vertébrés frugivores, et conséquences sur la régénération des forêts tropicales dans les Mascareignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de la Réunion, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020LARE0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03126708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss and frugivores defaunation in Réunion island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.482--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="639F5C39"/>
+    <w:nsid w:val="4DB71BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4070-2117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448009v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Heinen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Drake" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mcconkey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2423438122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Solesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03753987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Stahl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilhabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026646742200027x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flores" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. V. Florens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.688768" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03565504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Baider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Vincent Florens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02894512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106974" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13359" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12676" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rhumeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chauvrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauroy-Toucou&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1340191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rhumeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gebus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03126708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LARE0035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4070-2117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448009v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05636883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Laforgue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Heinen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Drake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mcconkey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2423438122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Franc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Solesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03753987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Stahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilhabert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026646742200027x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. V. Florens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109498" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.688768" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03565504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Baider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Vincent Florens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13359" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02894512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rhumeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chauvrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauroy-Toucou&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1340191" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05637000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rhumeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gebus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03126708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LARE0035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>