--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien ALLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l’Université de Lorraine (CNU33) Responsable du département SI2M de l'IJLEnseignement: Mines Nancy (Ecole Nationale Supérieure des Mines de Nancy)Recherche: IJL (Institut Jean Lamour) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6658-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112634192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’intéressent au lien indissociable entre transformations de phases, microstructures et propriétés mécanique des aciers à très haute résistance, aciers utilisés principalement pour l’allègement des structures automobiles et donc la réduction de l’empreinte environnementale du transport.Mes contributions scientifiques majeures concernent les mécanismes de plasticité comme le maclage mécanique et les transformations martensitiques, la nature de leur écrouissages induits (aciers TWIP, TRIP), les effets de taille et de distribution en plasticité (aciers DP, martensitiques trempés et revenus). Ses travaux actuels portent aussi sur les mécanismes de transformations de phase dans les aciers duplex de 3ème génération (Bainitiques Sans Carbure, Medium Mn et Q&P) et les mécanismes d’austénitisation au sens large (interactions recristallisation/transformation, enrichissement/dissolution des carbures, conditions d’interfaces LEP/LENP, réversion de l’austénite).Mes travaux ont toujours cherché à allier expériences (MET, MEB, essais mécaniques) et modélisations (champs moyens ou locaux, en micromécanique ou en transformations de phases). Un tournant dans mon activité de recherche a été l’utilisation de plus en plus systématique des grands instruments (synchrotron) à partir de mon arrivée à l’IJL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez la liste de mes travaux à jour sur </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-6658-9231</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. L'actualisation de la base HAL est en cours.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the mechanical behavior of low carbon martensite based on the stochastic approach of the microstructure heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102677. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure optimization by combinatorial approach applied to Duplex Medium Manganese steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 270, pp.116955. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Approach to Describe the Martensite Phase Transformation Kinetics &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; the Stabilization of Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (3), pp.812-826. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-023-07287-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon segregation on transition carbides and cementite precipitation during tempering of low carbon steels: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.119919. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM-WDS x STEM-EDS: Improving how we measure Mn partitioning in retained austenite in medium-Mn TRIP steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Oyarzabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.113698. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.113698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrite Recrystallization Characterization by Isolated Diffraction Spot Tracking During High-Energy X-ray Diffraction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (12), pp.4755-4760. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-024-07607-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of TRIP-aided medium Mn steels investigated by in situ synchrotron X-ray diffraction experiments and microstructure-based micromechanical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.103866. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigations of Phase Transformations Controlled by Interface Thermodynamic Conditions during Intercritical Annealing of Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1288. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met13071288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the carbon distribution in bainitic ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.115140. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved in-situ dislocation density evolution during martensitic transformation by high-energy-XRD experiments: A study of C content and cooling rate effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.101577. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbide-Free Bainite Transformations Above and Below Martensite Start Temperature Investigated by In-Situ High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rampelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimonde Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.3181-3194. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-021-04903-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martensite and nanobainite transformations in a low alloyed steel studied by in situ high energy synchrotron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien da Costa Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.111740. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.111740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.392. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10030392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution and Competitive Reactions during Quenching and Partitioning of a Model Fe–C–Mn–Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 137 (22 p.). </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Determination of Phase Stress States in an Unstable Medium Manganese Duplex Steel Studied by High-Energy X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1335. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10101335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Mean-Field Model for Ferrite Recovery and Recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zurob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.622. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon heterogeneities in austenite during Quenching & Partitioning (Q&P) process revealed by in situ High Energy X-Ray Diffraction (HEXRD) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation densities in a low-carbon steel during martensite transformation determined by in situ high energy X-Ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Géandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 800, pp.140249. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying-element interactions with austenite/martensite interface during quenching and partitioning of a model Fe-C-Mn-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.181-184. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Investigation of Recovery, Recrystallization and Austenite Transformation during Annealing of a Cold-Rolled Steel Using High Energy X-ray Diffraction (HEXRD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cementite composition along the processing of cold-rolled and annealed Dual-Phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.100179. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical behavior and thermal stability of a dual-phase α+α’ titanium alloy produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Formanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dessolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.149 - 162. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure-based behavior law for globular pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico D’eramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.3373-3376. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of the Time to End Bainitic Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Santajuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Eres-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ruiz-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.925. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9090925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming of Ultra-Fine-Grained Multiphase Steel Products Using Press Hardening Combined with Quenching and Partitioning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esa Vuorinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almila Gülfem Özügürler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Chandra Somani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.357. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9030357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effects of substitutional elements on the interface conditions during partitioning in quenching and partitioning steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (7), pp.2568-2572. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and carbon enrichment in austenite of Quenching and Partitioning steels from high energy X-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 710, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the iron carbide precipitation process in a Fe-C-Mn-Si Q&P steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), 1087 (11 p.). </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters to Promote Granularization of Lath-Like Bainite/Martensite in FeNiC Alloys during Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.1808. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11101808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-properties relationship of ultra-fine grained V-microalloyed dual phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shalchi Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 703, pp.293 - 303. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Q&P processing conditions on austenite carbon enrichment studied by in situ high-energy x-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.232. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7070232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of carbon allocation anomalies in low temperature bainite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Rementeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Poplawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Granularization of Lath-Like Bainite in FeNiC Alloys During Isothermal Holding at Ms+20 K (+20 degrees C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3209-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the microstructure design of DP steels: A generic size-sensitive mean-field mechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 637, pp.222-234. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Microstructure, Mechanical Properties and Damage Mechanisms in High Martensite Fraction Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (10), pp.2237-2246. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2015-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in drawn and annealed nanocomposite Cu-Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 597, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2013.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous carbon partitioning from martensite to austenite in Fe-C-Ni alloys during quenching and partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.1004-1007. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of manganese effect on strength and strain hardening of martensitic carbon steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Arlazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (6), pp.1076-1080. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.53.1076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamical ageing processes at room temperature in a Fe25Ni0.4C virgin martensite : effect of C redistribution at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500839.2012.742590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new interpretation of the mechanical behaviour of As-quenched low alloyed martensitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.717-722. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.52.717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure – Properties Relationships in Carbide-free Bainitic Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Mendes Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (10), pp.1724-1732. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.51.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the tensile behavior of a TWIP steel based on the texture and microstructure evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 500 (1-2), pp.196 - 206. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical model of the twinning-induced plasticity effect in a high manganese austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.143-147. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between the calculated stacking fault energy and the plasticity mechanisms in Fe–Mn–C alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.158-162. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of mechanical twinning in a high manganese content austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.272-276. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput mapping of phase transformation kinetics in steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bregeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Manojlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and effects of microstructural dispersions on the mechanical behaviour of low carbon martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Symposium on Steel Science (ISSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIJ International, Nov 2024, Kyoto (Japan), Japan. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijisss.2024.0_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Medium and High Manganese Steels (HMnS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des projets concernant la métallurgie dans le programme DIADEME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Maglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Métallurgie "quel avenir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Grenoble INP; SF2M; SIMAP; Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into alloying elements interaction with migrating alpha-ferrite/gamma-austenite interface in Fe-C-Mn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Goune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huin. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Granularization of Lath-like Bainite in FeNiC Alloys During Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2010, Nantes, France. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution of a FeMnC TWIP steel during shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on shear behavior and mechanisms in materials plasticity, SHEAR2007, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolutions of a FeMnC TWIP steel during different mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission SF2M Texture and anisotropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions de microstructures et de textures d'un acier FeMnC à effet TWIP lors de différents trajets de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au crash par des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tihay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement des aciers à très haute résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISITE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789481228. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9122.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Phase Steels: The First Family of Advanced High Strength Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819726-4.00057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisms of Transformation and Mechanical Behavior of Ferrous Martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-34, 2017, 978-0-12-803581-8. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Pushkareva, I., et al. The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite. Metals 2020, 10, 392</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.565. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic effetcs of substitutional elements on the CPE interface conditions in Q&P steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th TMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des aciers : des mécanismes fondamentaux à la déformation macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Lorraine, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03971598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation thermomécaniques multi-échelles des mécanismes de déformation et d'écrouissage d'aciers austénitiques à haute teneur en manganèse : application à l'effet TWIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Lorraine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPL006N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien ALLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l’Université de Lorraine (CNU33) Responsable du département SI2M de l'IJLEnseignement: Mines Nancy (Ecole Nationale Supérieure des Mines de Nancy)Recherche: IJL (Institut Jean Lamour) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6658-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112634192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’intéressent au lien indissociable entre transformations de phases, microstructures et propriétés mécanique des aciers à très haute résistance, aciers utilisés principalement pour l’allègement des structures automobiles et donc la réduction de l’empreinte environnementale du transport.Mes contributions scientifiques majeures concernent les mécanismes de plasticité comme le maclage mécanique et les transformations martensitiques, la nature de leur écrouissages induits (aciers TWIP, TRIP), les effets de taille et de distribution en plasticité (aciers DP, martensitiques trempés et revenus). Ses travaux actuels portent aussi sur les mécanismes de transformations de phase dans les aciers duplex de 3ème génération (Bainitiques Sans Carbure, Medium Mn et Q&P) et les mécanismes d’austénitisation au sens large (interactions recristallisation/transformation, enrichissement/dissolution des carbures, conditions d’interfaces LEP/LENP, réversion de l’austénite).Mes travaux ont toujours cherché à allier expériences (MET, MEB, essais mécaniques) et modélisations (champs moyens ou locaux, en micromécanique ou en transformations de phases). Un tournant dans mon activité de recherche a été l’utilisation de plus en plus systématique des grands instruments (synchrotron) à partir de mon arrivée à l’IJL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez la liste de mes travaux à jour sur </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-6658-9231</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. L'actualisation de la base HAL est en cours.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the mechanical behavior of low carbon martensite based on the stochastic approach of the microstructure heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102677. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure optimization by combinatorial approach applied to Duplex Medium Manganese steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 270, pp.116955. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Approach to Describe the Martensite Phase Transformation Kinetics &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; the Stabilization of Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (3), pp.812-826. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-023-07287-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon segregation on transition carbides and cementite precipitation during tempering of low carbon steels: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.119919. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM-WDS x STEM-EDS: Improving how we measure Mn partitioning in retained austenite in medium-Mn TRIP steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Oyarzabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.113698. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.113698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrite Recrystallization Characterization by Isolated Diffraction Spot Tracking During High-Energy X-ray Diffraction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (12), pp.4755-4760. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-024-07607-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of TRIP-aided medium Mn steels investigated by in situ synchrotron X-ray diffraction experiments and microstructure-based micromechanical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.103866. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the carbon distribution in bainitic ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.115140. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigations of Phase Transformations Controlled by Interface Thermodynamic Conditions during Intercritical Annealing of Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1288. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met13071288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved in-situ dislocation density evolution during martensitic transformation by high-energy-XRD experiments: A study of C content and cooling rate effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.101577. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbide-Free Bainite Transformations Above and Below Martensite Start Temperature Investigated by In-Situ High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rampelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimonde Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.3181-3194. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-021-04903-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martensite and nanobainite transformations in a low alloyed steel studied by in situ high energy synchrotron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien da Costa Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.111740. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.111740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution and Competitive Reactions during Quenching and Partitioning of a Model Fe–C–Mn–Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 137 (22 p.). </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.392. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10030392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Determination of Phase Stress States in an Unstable Medium Manganese Duplex Steel Studied by High-Energy X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1335. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10101335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Mean-Field Model for Ferrite Recovery and Recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zurob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.622. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon heterogeneities in austenite during Quenching & Partitioning (Q&P) process revealed by in situ High Energy X-Ray Diffraction (HEXRD) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation densities in a low-carbon steel during martensite transformation determined by in situ high energy X-Ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Géandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 800, pp.140249. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying-element interactions with austenite/martensite interface during quenching and partitioning of a model Fe-C-Mn-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.181-184. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Investigation of Recovery, Recrystallization and Austenite Transformation during Annealing of a Cold-Rolled Steel Using High Energy X-ray Diffraction (HEXRD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cementite composition along the processing of cold-rolled and annealed Dual-Phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.100179. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of the Time to End Bainitic Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Santajuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Eres-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ruiz-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.925. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9090925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical behavior and thermal stability of a dual-phase α+α’ titanium alloy produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Formanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dessolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.149 - 162. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure-based behavior law for globular pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico D’eramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.3373-3376. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming of Ultra-Fine-Grained Multiphase Steel Products Using Press Hardening Combined with Quenching and Partitioning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esa Vuorinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almila Gülfem Özügürler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Chandra Somani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.357. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9030357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effects of substitutional elements on the interface conditions during partitioning in quenching and partitioning steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (7), pp.2568-2572. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and carbon enrichment in austenite of Quenching and Partitioning steels from high energy X-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 710, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the iron carbide precipitation process in a Fe-C-Mn-Si Q&P steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), 1087 (11 p.). </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters to Promote Granularization of Lath-Like Bainite/Martensite in FeNiC Alloys during Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.1808. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11101808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-properties relationship of ultra-fine grained V-microalloyed dual phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shalchi Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 703, pp.293 - 303. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Q&P processing conditions on austenite carbon enrichment studied by in situ high-energy x-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.232. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7070232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of carbon allocation anomalies in low temperature bainite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Rementeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Poplawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Granularization of Lath-Like Bainite in FeNiC Alloys During Isothermal Holding at Ms+20 K (+20 degrees C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3209-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the microstructure design of DP steels: A generic size-sensitive mean-field mechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 637, pp.222-234. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Microstructure, Mechanical Properties and Damage Mechanisms in High Martensite Fraction Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (10), pp.2237-2246. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2015-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in drawn and annealed nanocomposite Cu-Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 597, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2013.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous carbon partitioning from martensite to austenite in Fe-C-Ni alloys during quenching and partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.1004-1007. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamical ageing processes at room temperature in a Fe25Ni0.4C virgin martensite : effect of C redistribution at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500839.2012.742590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of manganese effect on strength and strain hardening of martensitic carbon steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Arlazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (6), pp.1076-1080. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.53.1076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new interpretation of the mechanical behaviour of As-quenched low alloyed martensitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.717-722. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.52.717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure – Properties Relationships in Carbide-free Bainitic Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Mendes Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (10), pp.1724-1732. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.51.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the tensile behavior of a TWIP steel based on the texture and microstructure evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 500 (1-2), pp.196 - 206. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical model of the twinning-induced plasticity effect in a high manganese austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.143-147. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between the calculated stacking fault energy and the plasticity mechanisms in Fe–Mn–C alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.158-162. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of mechanical twinning in a high manganese content austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.272-276. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput mapping of phase transformation kinetics in steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bregeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Manojlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and effects of microstructural dispersions on the mechanical behaviour of low carbon martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Symposium on Steel Science (ISSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIJ International, Nov 2024, Kyoto (Japan), Japan. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijisss.2024.0_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Medium and High Manganese Steels (HMnS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des projets concernant la métallurgie dans le programme DIADEME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Maglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Métallurgie "quel avenir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Grenoble INP; SF2M; SIMAP; Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into alloying elements interaction with migrating alpha-ferrite/gamma-austenite interface in Fe-C-Mn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Goune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huin. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Granularization of Lath-like Bainite in FeNiC Alloys During Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2010, Nantes, France. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution of a FeMnC TWIP steel during shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on shear behavior and mechanisms in materials plasticity, SHEAR2007, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolutions of a FeMnC TWIP steel during different mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission SF2M Texture and anisotropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions de microstructures et de textures d'un acier FeMnC à effet TWIP lors de différents trajets de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au crash par des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tihay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement des aciers à très haute résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISITE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789481228. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9122.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Phase Steels: The First Family of Advanced High Strength Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819726-4.00057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisms of Transformation and Mechanical Behavior of Ferrous Martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-34, 2017, 978-0-12-803581-8. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Pushkareva, I., et al. The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite. Metals 2020, 10, 392</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.565. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic effetcs of substitutional elements on the CPE interface conditions in Q&P steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th TMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des aciers : des mécanismes fondamentaux à la déformation macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Lorraine, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03971598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation thermomécaniques multi-échelles des mécanismes de déformation et d'écrouissage d'aciers austénitiques à haute teneur en manganèse : application à l'effet TWIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Lorraine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPL006N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D05B628"/>
+    <w:nsid w:val="49CD0C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6658-9231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112634192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07287-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Oyarzabal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.113698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Couchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07607-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13071288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pushkareva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Shalchi-Amirkhiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Fazeli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03391108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rampelberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Yves Pierre Allain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04903-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02536385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030392" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Aoued" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010137" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02586211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zurob" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050622" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;andier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.11.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9010008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01895925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D&#8217;eramo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2019.03.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santajuana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Eres-Castellanos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ruiz-Jimenez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9090925" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02077396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Vuorinen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almila G&#252;lfem &#214;z&#252;g&#252;rler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Ion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Eriksson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Chandra Somani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030357" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4630-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827552v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101808" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shalchi Amirkhiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pushkareva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.07.051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Danoix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7070232" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Rementeria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jimenez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Poplawsky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Hell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3209-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Scott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.04.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HDSFZ8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Scott" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2015-186" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badinier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Sinclair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PSFDM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.058" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSG9C6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.1076" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785227v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.742590" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700985v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.52.717" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Mendes Prado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.1724" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658505v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011034" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F6F2SL2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184920v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guelton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.059" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXVB48KF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahmoun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.05.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKWK87C0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bregeault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Manojlovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijisss.2024.0_55" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03130953v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin. D." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161953v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cornette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dietsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tihay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-developpement-des-aciers-a-tres-haute-resistance/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9122.ch7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819726-4.00057-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad W. Sinclair" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02518-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050565" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03971598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL006N" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6658-9231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112634192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07287-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Oyarzabal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.113698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Couchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07607-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pushkareva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Shalchi-Amirkhiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Fazeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13071288" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03391108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rampelberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Yves Pierre Allain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04903-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Aoued" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02536385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030392" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02586211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zurob" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050622" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;andier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.11.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9010008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271082v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santajuana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Eres-Castellanos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ruiz-Jimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9090925" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01895925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D&#8217;eramo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2019.03.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02077396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Vuorinen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almila G&#252;lfem &#214;z&#252;g&#252;rler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Ion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Eriksson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Chandra Somani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030357" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4630-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827552v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101808" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shalchi Amirkhiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pushkareva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.07.051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Danoix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7070232" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Rementeria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jimenez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Poplawsky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Hell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3209-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Scott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.04.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HDSFZ8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Scott" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2015-186" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badinier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Sinclair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PSFDM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.058" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSG9C6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.742590" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.1076" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700985v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.52.717" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Mendes Prado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.1724" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F6F2SL2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184920v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guelton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.059" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXVB48KF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahmoun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.05.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKWK87C0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bregeault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Manojlovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijisss.2024.0_55" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03130953v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin. D." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161953v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cornette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dietsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tihay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-developpement-des-aciers-a-tres-haute-resistance/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9122.ch7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819726-4.00057-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad W. Sinclair" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02518-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050565" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03971598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL006N" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>