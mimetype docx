--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien ALLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l’Université de Lorraine (CNU33) Responsable du département SI2M de l'IJLEnseignement: Mines Nancy (Ecole Nationale Supérieure des Mines de Nancy)Recherche: IJL (Institut Jean Lamour) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6658-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112634192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’intéressent au lien indissociable entre transformations de phases, microstructures et propriétés mécanique des aciers à très haute résistance, aciers utilisés principalement pour l’allègement des structures automobiles et donc la réduction de l’empreinte environnementale du transport.Mes contributions scientifiques majeures concernent les mécanismes de plasticité comme le maclage mécanique et les transformations martensitiques, la nature de leur écrouissages induits (aciers TWIP, TRIP), les effets de taille et de distribution en plasticité (aciers DP, martensitiques trempés et revenus). Ses travaux actuels portent aussi sur les mécanismes de transformations de phase dans les aciers duplex de 3ème génération (Bainitiques Sans Carbure, Medium Mn et Q&P) et les mécanismes d’austénitisation au sens large (interactions recristallisation/transformation, enrichissement/dissolution des carbures, conditions d’interfaces LEP/LENP, réversion de l’austénite).Mes travaux ont toujours cherché à allier expériences (MET, MEB, essais mécaniques) et modélisations (champs moyens ou locaux, en micromécanique ou en transformations de phases). Un tournant dans mon activité de recherche a été l’utilisation de plus en plus systématique des grands instruments (synchrotron) à partir de mon arrivée à l’IJL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez la liste de mes travaux à jour sur </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-6658-9231</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. L'actualisation de la base HAL est en cours.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the mechanical behavior of low carbon martensite based on the stochastic approach of the microstructure heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102677. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure optimization by combinatorial approach applied to Duplex Medium Manganese steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 270, pp.116955. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Approach to Describe the Martensite Phase Transformation Kinetics &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; the Stabilization of Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (3), pp.812-826. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-023-07287-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon segregation on transition carbides and cementite precipitation during tempering of low carbon steels: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.119919. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM-WDS x STEM-EDS: Improving how we measure Mn partitioning in retained austenite in medium-Mn TRIP steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Oyarzabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.113698. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.113698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrite Recrystallization Characterization by Isolated Diffraction Spot Tracking During High-Energy X-ray Diffraction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (12), pp.4755-4760. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-024-07607-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of TRIP-aided medium Mn steels investigated by in situ synchrotron X-ray diffraction experiments and microstructure-based micromechanical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.103866. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the carbon distribution in bainitic ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.115140. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigations of Phase Transformations Controlled by Interface Thermodynamic Conditions during Intercritical Annealing of Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1288. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met13071288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved in-situ dislocation density evolution during martensitic transformation by high-energy-XRD experiments: A study of C content and cooling rate effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.101577. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbide-Free Bainite Transformations Above and Below Martensite Start Temperature Investigated by In-Situ High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rampelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimonde Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.3181-3194. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-021-04903-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martensite and nanobainite transformations in a low alloyed steel studied by in situ high energy synchrotron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien da Costa Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.111740. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.111740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution and Competitive Reactions during Quenching and Partitioning of a Model Fe–C–Mn–Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 137 (22 p.). </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.392. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10030392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Determination of Phase Stress States in an Unstable Medium Manganese Duplex Steel Studied by High-Energy X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1335. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10101335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Mean-Field Model for Ferrite Recovery and Recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zurob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.622. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon heterogeneities in austenite during Quenching & Partitioning (Q&P) process revealed by in situ High Energy X-Ray Diffraction (HEXRD) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation densities in a low-carbon steel during martensite transformation determined by in situ high energy X-Ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Géandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 800, pp.140249. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying-element interactions with austenite/martensite interface during quenching and partitioning of a model Fe-C-Mn-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.181-184. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Investigation of Recovery, Recrystallization and Austenite Transformation during Annealing of a Cold-Rolled Steel Using High Energy X-ray Diffraction (HEXRD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cementite composition along the processing of cold-rolled and annealed Dual-Phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.100179. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of the Time to End Bainitic Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Santajuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Eres-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ruiz-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.925. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9090925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical behavior and thermal stability of a dual-phase α+α’ titanium alloy produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Formanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dessolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.149 - 162. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure-based behavior law for globular pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico D’eramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.3373-3376. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming of Ultra-Fine-Grained Multiphase Steel Products Using Press Hardening Combined with Quenching and Partitioning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esa Vuorinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almila Gülfem Özügürler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Chandra Somani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.357. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9030357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effects of substitutional elements on the interface conditions during partitioning in quenching and partitioning steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (7), pp.2568-2572. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and carbon enrichment in austenite of Quenching and Partitioning steels from high energy X-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 710, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the iron carbide precipitation process in a Fe-C-Mn-Si Q&P steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), 1087 (11 p.). </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters to Promote Granularization of Lath-Like Bainite/Martensite in FeNiC Alloys during Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.1808. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11101808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-properties relationship of ultra-fine grained V-microalloyed dual phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shalchi Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 703, pp.293 - 303. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Q&P processing conditions on austenite carbon enrichment studied by in situ high-energy x-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.232. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7070232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of carbon allocation anomalies in low temperature bainite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Rementeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Poplawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Granularization of Lath-Like Bainite in FeNiC Alloys During Isothermal Holding at Ms+20 K (+20 degrees C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3209-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the microstructure design of DP steels: A generic size-sensitive mean-field mechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 637, pp.222-234. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Microstructure, Mechanical Properties and Damage Mechanisms in High Martensite Fraction Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (10), pp.2237-2246. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2015-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in drawn and annealed nanocomposite Cu-Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 597, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2013.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous carbon partitioning from martensite to austenite in Fe-C-Ni alloys during quenching and partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.1004-1007. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamical ageing processes at room temperature in a Fe25Ni0.4C virgin martensite : effect of C redistribution at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500839.2012.742590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of manganese effect on strength and strain hardening of martensitic carbon steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Arlazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (6), pp.1076-1080. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.53.1076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new interpretation of the mechanical behaviour of As-quenched low alloyed martensitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.717-722. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.52.717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure – Properties Relationships in Carbide-free Bainitic Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Mendes Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (10), pp.1724-1732. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.51.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the tensile behavior of a TWIP steel based on the texture and microstructure evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 500 (1-2), pp.196 - 206. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical model of the twinning-induced plasticity effect in a high manganese austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.143-147. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between the calculated stacking fault energy and the plasticity mechanisms in Fe–Mn–C alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.158-162. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of mechanical twinning in a high manganese content austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.272-276. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput mapping of phase transformation kinetics in steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bregeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Manojlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and effects of microstructural dispersions on the mechanical behaviour of low carbon martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Symposium on Steel Science (ISSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIJ International, Nov 2024, Kyoto (Japan), Japan. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijisss.2024.0_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Medium and High Manganese Steels (HMnS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des projets concernant la métallurgie dans le programme DIADEME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Maglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Métallurgie "quel avenir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Grenoble INP; SF2M; SIMAP; Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into alloying elements interaction with migrating alpha-ferrite/gamma-austenite interface in Fe-C-Mn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Goune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huin. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Granularization of Lath-like Bainite in FeNiC Alloys During Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2010, Nantes, France. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution of a FeMnC TWIP steel during shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on shear behavior and mechanisms in materials plasticity, SHEAR2007, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolutions of a FeMnC TWIP steel during different mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission SF2M Texture and anisotropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions de microstructures et de textures d'un acier FeMnC à effet TWIP lors de différents trajets de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au crash par des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tihay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement des aciers à très haute résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISITE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789481228. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9122.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Phase Steels: The First Family of Advanced High Strength Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819726-4.00057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisms of Transformation and Mechanical Behavior of Ferrous Martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-34, 2017, 978-0-12-803581-8. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Pushkareva, I., et al. The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite. Metals 2020, 10, 392</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.565. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic effetcs of substitutional elements on the CPE interface conditions in Q&P steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th TMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des aciers : des mécanismes fondamentaux à la déformation macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Lorraine, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03971598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation thermomécaniques multi-échelles des mécanismes de déformation et d'écrouissage d'aciers austénitiques à haute teneur en manganèse : application à l'effet TWIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Lorraine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPL006N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien ALLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l’Université de Lorraine (CNU33) Responsable du département SI2M de l'IJLEnseignement: Mines Nancy (Ecole Nationale Supérieure des Mines de Nancy)Recherche: IJL (Institut Jean Lamour) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6658-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112634192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’intéressent au lien indissociable entre transformations de phases, microstructures et propriétés mécanique des aciers à très haute résistance, aciers utilisés principalement pour l’allègement des structures automobiles et donc la réduction de l’empreinte environnementale du transport.Mes contributions scientifiques majeures concernent les mécanismes de plasticité comme le maclage mécanique et les transformations martensitiques, la nature de leur écrouissages induits (aciers TWIP, TRIP), les effets de taille et de distribution en plasticité (aciers DP, martensitiques trempés et revenus). Ses travaux actuels portent aussi sur les mécanismes de transformations de phase dans les aciers duplex de 3ème génération (Bainitiques Sans Carbure, Medium Mn et Q&P) et les mécanismes d’austénitisation au sens large (interactions recristallisation/transformation, enrichissement/dissolution des carbures, conditions d’interfaces LEP/LENP, réversion de l’austénite).Mes travaux ont toujours cherché à allier expériences (MET, MEB, essais mécaniques) et modélisations (champs moyens ou locaux, en micromécanique ou en transformations de phases). Un tournant dans mon activité de recherche a été l’utilisation de plus en plus systématique des grands instruments (synchrotron) à partir de mon arrivée à l’IJL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez la liste de mes travaux à jour sur </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-6658-9231</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. L'actualisation de la base HAL est en cours.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the mechanical behavior of low carbon martensite based on the stochastic approach of the microstructure heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102677. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure optimization by combinatorial approach applied to Duplex Medium Manganese steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 270, pp.116955. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of upper and lower bainitic transformations revealed by high energy X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimonde Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.-E. Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46, pp.102733. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of TRIP-aided medium Mn steels investigated by in situ synchrotron X-ray diffraction experiments and microstructure-based micromechanical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.103866. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon segregation on transition carbides and cementite precipitation during tempering of low carbon steels: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.119919. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Approach to Describe the Martensite Phase Transformation Kinetics &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; the Stabilization of Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (3), pp.812-826. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-023-07287-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM-WDS x STEM-EDS: Improving how we measure Mn partitioning in retained austenite in medium-Mn TRIP steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Oyarzabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.113698. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.113698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrite Recrystallization Characterization by Isolated Diffraction Spot Tracking During High-Energy X-ray Diffraction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (12), pp.4755-4760. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-024-07607-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigations of Phase Transformations Controlled by Interface Thermodynamic Conditions during Intercritical Annealing of Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1288. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met13071288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the carbon distribution in bainitic ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.115140. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martensite and nanobainite transformations in a low alloyed steel studied by in situ high energy synchrotron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien da Costa Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.111740. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.111740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbide-Free Bainite Transformations Above and Below Martensite Start Temperature Investigated by In-Situ High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rampelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimonde Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.3181-3194. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-021-04903-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved in-situ dislocation density evolution during martensitic transformation by high-energy-XRD experiments: A study of C content and cooling rate effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.101577. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.392. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10030392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution and Competitive Reactions during Quenching and Partitioning of a Model Fe–C–Mn–Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 137 (22 p.). </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Determination of Phase Stress States in an Unstable Medium Manganese Duplex Steel Studied by High-Energy X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1335. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10101335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Mean-Field Model for Ferrite Recovery and Recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zurob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.622. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation densities in a low-carbon steel during martensite transformation determined by in situ high energy X-Ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Géandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 800, pp.140249. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon heterogeneities in austenite during Quenching & Partitioning (Q&P) process revealed by in situ High Energy X-Ray Diffraction (HEXRD) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cementite composition along the processing of cold-rolled and annealed Dual-Phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.100179. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Investigation of Recovery, Recrystallization and Austenite Transformation during Annealing of a Cold-Rolled Steel Using High Energy X-ray Diffraction (HEXRD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying-element interactions with austenite/martensite interface during quenching and partitioning of a model Fe-C-Mn-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.181-184. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical behavior and thermal stability of a dual-phase α+α’ titanium alloy produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Formanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dessolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.149 - 162. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of the Time to End Bainitic Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Santajuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Eres-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ruiz-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.925. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9090925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure-based behavior law for globular pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico D’eramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.3373-3376. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming of Ultra-Fine-Grained Multiphase Steel Products Using Press Hardening Combined with Quenching and Partitioning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esa Vuorinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almila Gülfem Özügürler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Chandra Somani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.357. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9030357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and carbon enrichment in austenite of Quenching and Partitioning steels from high energy X-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 710, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effects of substitutional elements on the interface conditions during partitioning in quenching and partitioning steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (7), pp.2568-2572. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the iron carbide precipitation process in a Fe-C-Mn-Si Q&P steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), 1087 (11 p.). </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters to Promote Granularization of Lath-Like Bainite/Martensite in FeNiC Alloys during Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.1808. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11101808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of carbon allocation anomalies in low temperature bainite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Rementeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Poplawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-properties relationship of ultra-fine grained V-microalloyed dual phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shalchi Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 703, pp.293 - 303. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Q&P processing conditions on austenite carbon enrichment studied by in situ high-energy x-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.232. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7070232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Granularization of Lath-Like Bainite in FeNiC Alloys During Isothermal Holding at Ms+20 K (+20 degrees C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3209-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the microstructure design of DP steels: A generic size-sensitive mean-field mechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 637, pp.222-234. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Microstructure, Mechanical Properties and Damage Mechanisms in High Martensite Fraction Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (10), pp.2237-2246. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2015-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in drawn and annealed nanocomposite Cu-Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 597, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2013.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous carbon partitioning from martensite to austenite in Fe-C-Ni alloys during quenching and partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.1004-1007. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamical ageing processes at room temperature in a Fe25Ni0.4C virgin martensite : effect of C redistribution at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500839.2012.742590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of manganese effect on strength and strain hardening of martensitic carbon steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Arlazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (6), pp.1076-1080. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.53.1076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new interpretation of the mechanical behaviour of As-quenched low alloyed martensitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.717-722. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.52.717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure – Properties Relationships in Carbide-free Bainitic Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Mendes Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (10), pp.1724-1732. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.51.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the tensile behavior of a TWIP steel based on the texture and microstructure evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 500 (1-2), pp.196 - 206. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of mechanical twinning in a high manganese content austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.272-276. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical model of the twinning-induced plasticity effect in a high manganese austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.143-147. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between the calculated stacking fault energy and the plasticity mechanisms in Fe–Mn–C alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.158-162. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput mapping of phase transformation kinetics in steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bregeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Manojlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and effects of microstructural dispersions on the mechanical behaviour of low carbon martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Symposium on Steel Science (ISSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIJ International, Nov 2024, Kyoto (Japan), Japan. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijisss.2024.0_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Medium and High Manganese Steels (HMnS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des projets concernant la métallurgie dans le programme DIADEME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Maglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Métallurgie "quel avenir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Grenoble INP; SF2M; SIMAP; Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into alloying elements interaction with migrating alpha-ferrite/gamma-austenite interface in Fe-C-Mn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Goune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huin. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Granularization of Lath-like Bainite in FeNiC Alloys During Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2010, Nantes, France. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution of a FeMnC TWIP steel during shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on shear behavior and mechanisms in materials plasticity, SHEAR2007, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolutions of a FeMnC TWIP steel during different mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission SF2M Texture and anisotropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions de microstructures et de textures d'un acier FeMnC à effet TWIP lors de différents trajets de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au crash par des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tihay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement des aciers à très haute résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISITE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789481228. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9122.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Phase Steels: The First Family of Advanced High Strength Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819726-4.00057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisms of Transformation and Mechanical Behavior of Ferrous Martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-34, 2017, 978-0-12-803581-8. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Pushkareva, I., et al. The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite. Metals 2020, 10, 392</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.565. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic effetcs of substitutional elements on the CPE interface conditions in Q&P steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th TMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des aciers : des mécanismes fondamentaux à la déformation macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Lorraine, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03971598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation thermomécaniques multi-échelles des mécanismes de déformation et d'écrouissage d'aciers austénitiques à haute teneur en manganèse : application à l'effet TWIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Lorraine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPL006N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49CD0C1D"/>
+    <w:nsid w:val="27DFA69E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6658-9231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112634192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07287-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Oyarzabal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.113698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Couchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07607-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pushkareva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Shalchi-Amirkhiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Fazeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13071288" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03391108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rampelberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Yves Pierre Allain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04903-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Aoued" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02536385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030392" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02586211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zurob" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050622" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;andier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.11.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9010008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271082v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santajuana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Eres-Castellanos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ruiz-Jimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9090925" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01895925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D&#8217;eramo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2019.03.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02077396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Vuorinen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almila G&#252;lfem &#214;z&#252;g&#252;rler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Ion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Eriksson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Chandra Somani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030357" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4630-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827552v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101808" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shalchi Amirkhiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pushkareva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.07.051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Danoix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7070232" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Rementeria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jimenez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Poplawsky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Hell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3209-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Scott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.04.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HDSFZ8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Scott" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2015-186" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badinier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Sinclair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PSFDM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.058" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSG9C6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.742590" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.1076" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700985v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.52.717" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Mendes Prado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.1724" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F6F2SL2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184920v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guelton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.059" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXVB48KF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahmoun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.05.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKWK87C0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bregeault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Manojlovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijisss.2024.0_55" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03130953v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin. D." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161953v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cornette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dietsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tihay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-developpement-des-aciers-a-tres-haute-resistance/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9122.ch7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819726-4.00057-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad W. Sinclair" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02518-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050565" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03971598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL006N" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6658-9231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112634192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Benrabah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102733" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119919" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07287-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Oyarzabal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.113698" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Couchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07607-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13071288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pushkareva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Shalchi-Amirkhiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Fazeli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111740" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03391108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rampelberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Yves Pierre Allain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04903-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101577" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02536385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030392" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Aoued" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101335" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02586211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zurob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050622" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943929v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;andier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140249" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9010008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.11.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01895925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santajuana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Eres-Castellanos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ruiz-Jimenez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9090925" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D&#8217;eramo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2019.03.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02077396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Vuorinen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almila G&#252;lfem &#214;z&#252;g&#252;rler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Ion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Eriksson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Chandra Somani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030357" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.105" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4630-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071087" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101808" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Rementeria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jimenez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Poplawsky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scott" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shalchi Amirkhiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pushkareva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.07.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Danoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7070232" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Hell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3209-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292803v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Scott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.04.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HDSFZ8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Scott" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2015-186" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badinier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Sinclair" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PSFDM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814685v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSG9C6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.742590" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.1076" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.52.717" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Mendes Prado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.1724" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658505v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahmoun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.05.038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKWK87C0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F6F2SL2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guelton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXVB48KF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bregeault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Manojlovic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijisss.2024.0_55" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03130953v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin. D." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449408v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161935v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971416v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cornette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dietsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tihay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-developpement-des-aciers-a-tres-haute-resistance/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9122.ch7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819726-4.00057-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad W. Sinclair" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02518-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969005v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050565" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03971598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL006N" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>