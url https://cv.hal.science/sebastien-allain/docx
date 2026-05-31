--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien ALLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l’Université de Lorraine (CNU33) Responsable du département SI2M de l'IJLEnseignement: Mines Nancy (Ecole Nationale Supérieure des Mines de Nancy)Recherche: IJL (Institut Jean Lamour) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6658-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112634192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’intéressent au lien indissociable entre transformations de phases, microstructures et propriétés mécanique des aciers à très haute résistance, aciers utilisés principalement pour l’allègement des structures automobiles et donc la réduction de l’empreinte environnementale du transport.Mes contributions scientifiques majeures concernent les mécanismes de plasticité comme le maclage mécanique et les transformations martensitiques, la nature de leur écrouissages induits (aciers TWIP, TRIP), les effets de taille et de distribution en plasticité (aciers DP, martensitiques trempés et revenus). Ses travaux actuels portent aussi sur les mécanismes de transformations de phase dans les aciers duplex de 3ème génération (Bainitiques Sans Carbure, Medium Mn et Q&P) et les mécanismes d’austénitisation au sens large (interactions recristallisation/transformation, enrichissement/dissolution des carbures, conditions d’interfaces LEP/LENP, réversion de l’austénite).Mes travaux ont toujours cherché à allier expériences (MET, MEB, essais mécaniques) et modélisations (champs moyens ou locaux, en micromécanique ou en transformations de phases). Un tournant dans mon activité de recherche a été l’utilisation de plus en plus systématique des grands instruments (synchrotron) à partir de mon arrivée à l’IJL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez la liste de mes travaux à jour sur </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-6658-9231</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. L'actualisation de la base HAL est en cours.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the mechanical behavior of low carbon martensite based on the stochastic approach of the microstructure heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102677. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure optimization by combinatorial approach applied to Duplex Medium Manganese steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 270, pp.116955. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of upper and lower bainitic transformations revealed by high energy X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimonde Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.-E. Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46, pp.102733. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of TRIP-aided medium Mn steels investigated by in situ synchrotron X-ray diffraction experiments and microstructure-based micromechanical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.103866. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon segregation on transition carbides and cementite precipitation during tempering of low carbon steels: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.119919. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Approach to Describe the Martensite Phase Transformation Kinetics &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; the Stabilization of Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (3), pp.812-826. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-023-07287-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM-WDS x STEM-EDS: Improving how we measure Mn partitioning in retained austenite in medium-Mn TRIP steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Oyarzabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.113698. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.113698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrite Recrystallization Characterization by Isolated Diffraction Spot Tracking During High-Energy X-ray Diffraction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (12), pp.4755-4760. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-024-07607-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigations of Phase Transformations Controlled by Interface Thermodynamic Conditions during Intercritical Annealing of Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1288. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met13071288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the carbon distribution in bainitic ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.115140. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martensite and nanobainite transformations in a low alloyed steel studied by in situ high energy synchrotron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien da Costa Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.111740. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.111740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbide-Free Bainite Transformations Above and Below Martensite Start Temperature Investigated by In-Situ High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rampelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimonde Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.3181-3194. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-021-04903-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved in-situ dislocation density evolution during martensitic transformation by high-energy-XRD experiments: A study of C content and cooling rate effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.101577. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.392. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10030392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution and Competitive Reactions during Quenching and Partitioning of a Model Fe–C–Mn–Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 137 (22 p.). </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Determination of Phase Stress States in an Unstable Medium Manganese Duplex Steel Studied by High-Energy X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1335. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10101335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Mean-Field Model for Ferrite Recovery and Recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zurob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.622. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation densities in a low-carbon steel during martensite transformation determined by in situ high energy X-Ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Géandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 800, pp.140249. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon heterogeneities in austenite during Quenching & Partitioning (Q&P) process revealed by in situ High Energy X-Ray Diffraction (HEXRD) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cementite composition along the processing of cold-rolled and annealed Dual-Phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.100179. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Investigation of Recovery, Recrystallization and Austenite Transformation during Annealing of a Cold-Rolled Steel Using High Energy X-ray Diffraction (HEXRD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying-element interactions with austenite/martensite interface during quenching and partitioning of a model Fe-C-Mn-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.181-184. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical behavior and thermal stability of a dual-phase α+α’ titanium alloy produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Formanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dessolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.149 - 162. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of the Time to End Bainitic Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Santajuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Eres-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ruiz-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.925. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9090925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure-based behavior law for globular pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico D’eramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.3373-3376. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming of Ultra-Fine-Grained Multiphase Steel Products Using Press Hardening Combined with Quenching and Partitioning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esa Vuorinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almila Gülfem Özügürler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Chandra Somani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.357. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9030357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and carbon enrichment in austenite of Quenching and Partitioning steels from high energy X-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 710, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effects of substitutional elements on the interface conditions during partitioning in quenching and partitioning steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (7), pp.2568-2572. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the iron carbide precipitation process in a Fe-C-Mn-Si Q&P steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), 1087 (11 p.). </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters to Promote Granularization of Lath-Like Bainite/Martensite in FeNiC Alloys during Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.1808. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11101808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of carbon allocation anomalies in low temperature bainite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Rementeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Poplawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-properties relationship of ultra-fine grained V-microalloyed dual phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shalchi Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 703, pp.293 - 303. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Q&P processing conditions on austenite carbon enrichment studied by in situ high-energy x-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.232. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7070232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Granularization of Lath-Like Bainite in FeNiC Alloys During Isothermal Holding at Ms+20 K (+20 degrees C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3209-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the microstructure design of DP steels: A generic size-sensitive mean-field mechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 637, pp.222-234. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Microstructure, Mechanical Properties and Damage Mechanisms in High Martensite Fraction Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (10), pp.2237-2246. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2015-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in drawn and annealed nanocomposite Cu-Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 597, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2013.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous carbon partitioning from martensite to austenite in Fe-C-Ni alloys during quenching and partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.1004-1007. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamical ageing processes at room temperature in a Fe25Ni0.4C virgin martensite : effect of C redistribution at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500839.2012.742590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of manganese effect on strength and strain hardening of martensitic carbon steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Arlazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (6), pp.1076-1080. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.53.1076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new interpretation of the mechanical behaviour of As-quenched low alloyed martensitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.717-722. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.52.717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure – Properties Relationships in Carbide-free Bainitic Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Mendes Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (10), pp.1724-1732. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.51.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the tensile behavior of a TWIP steel based on the texture and microstructure evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 500 (1-2), pp.196 - 206. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of mechanical twinning in a high manganese content austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.272-276. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical model of the twinning-induced plasticity effect in a high manganese austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.143-147. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between the calculated stacking fault energy and the plasticity mechanisms in Fe–Mn–C alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.158-162. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput mapping of phase transformation kinetics in steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bregeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Manojlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and effects of microstructural dispersions on the mechanical behaviour of low carbon martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Symposium on Steel Science (ISSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIJ International, Nov 2024, Kyoto (Japan), Japan. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijisss.2024.0_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Medium and High Manganese Steels (HMnS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des projets concernant la métallurgie dans le programme DIADEME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Maglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Métallurgie "quel avenir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Grenoble INP; SF2M; SIMAP; Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into alloying elements interaction with migrating alpha-ferrite/gamma-austenite interface in Fe-C-Mn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Goune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huin. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Granularization of Lath-like Bainite in FeNiC Alloys During Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2010, Nantes, France. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution of a FeMnC TWIP steel during shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on shear behavior and mechanisms in materials plasticity, SHEAR2007, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolutions of a FeMnC TWIP steel during different mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission SF2M Texture and anisotropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions de microstructures et de textures d'un acier FeMnC à effet TWIP lors de différents trajets de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au crash par des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tihay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement des aciers à très haute résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISITE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789481228. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9122.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Phase Steels: The First Family of Advanced High Strength Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819726-4.00057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisms of Transformation and Mechanical Behavior of Ferrous Martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-34, 2017, 978-0-12-803581-8. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Pushkareva, I., et al. The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite. Metals 2020, 10, 392</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.565. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic effetcs of substitutional elements on the CPE interface conditions in Q&P steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th TMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des aciers : des mécanismes fondamentaux à la déformation macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Lorraine, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03971598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation thermomécaniques multi-échelles des mécanismes de déformation et d'écrouissage d'aciers austénitiques à haute teneur en manganèse : application à l'effet TWIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Lorraine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPL006N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien ALLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l’Université de Lorraine (CNU33) Responsable du département SI2M de l'IJLEnseignement: Mines Nancy (Ecole Nationale Supérieure des Mines de Nancy)Recherche: IJL (Institut Jean Lamour) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6658-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112634192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’intéressent au lien indissociable entre transformations de phases, microstructures et propriétés mécanique des aciers à très haute résistance, aciers utilisés principalement pour l’allègement des structures automobiles et donc la réduction de l’empreinte environnementale du transport.Mes contributions scientifiques majeures concernent les mécanismes de plasticité comme le maclage mécanique et les transformations martensitiques, la nature de leur écrouissages induits (aciers TWIP, TRIP), les effets de taille et de distribution en plasticité (aciers DP, martensitiques trempés et revenus). Ses travaux actuels portent aussi sur les mécanismes de transformations de phase dans les aciers duplex de 3ème génération (Bainitiques Sans Carbure, Medium Mn et Q&P) et les mécanismes d’austénitisation au sens large (interactions recristallisation/transformation, enrichissement/dissolution des carbures, conditions d’interfaces LEP/LENP, réversion de l’austénite).Mes travaux ont toujours cherché à allier expériences (MET, MEB, essais mécaniques) et modélisations (champs moyens ou locaux, en micromécanique ou en transformations de phases). Un tournant dans mon activité de recherche a été l’utilisation de plus en plus systématique des grands instruments (synchrotron) à partir de mon arrivée à l’IJL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez la liste de mes travaux à jour sur </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-6658-9231</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. L'actualisation de la base HAL est en cours.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the mechanical behavior of low carbon martensite based on the stochastic approach of the microstructure heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.102677. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Real‐Time Phase Quantification from X‐ray Diffraction: Toward High‐Throughput Steel Microstructure Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed‐eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e202503172. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202503172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure optimization by combinatorial approach applied to Duplex Medium Manganese steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 270, pp.116955. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of upper and lower bainitic transformations revealed by high energy X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimonde Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.-E. Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46, pp.102733. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon segregation on transition carbides and cementite precipitation during tempering of low carbon steels: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.119919. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Approach to Describe the Martensite Phase Transformation Kinetics &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; the Stabilization of Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (3), pp.812-826. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-023-07287-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM-WDS x STEM-EDS: Improving how we measure Mn partitioning in retained austenite in medium-Mn TRIP steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Oyarzabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.113698. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.113698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrite Recrystallization Characterization by Isolated Diffraction Spot Tracking During High-Energy X-ray Diffraction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (12), pp.4755-4760. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-024-07607-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of TRIP-aided medium Mn steels investigated by in situ synchrotron X-ray diffraction experiments and microstructure-based micromechanical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.103866. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the carbon distribution in bainitic ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.115140. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigations of Phase Transformations Controlled by Interface Thermodynamic Conditions during Intercritical Annealing of Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Couchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1288. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met13071288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved in-situ dislocation density evolution during martensitic transformation by high-energy-XRD experiments: A study of C content and cooling rate effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.101577. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martensite and nanobainite transformations in a low alloyed steel studied by in situ high energy synchrotron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien da Costa Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.111740. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.111740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbide-Free Bainite Transformations Above and Below Martensite Start Temperature Investigated by In-Situ High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rampelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimonde Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.3181-3194. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-021-04903-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.392. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10030392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution and Competitive Reactions during Quenching and Partitioning of a Model Fe–C–Mn–Si Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 137 (22 p.). </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Determination of Phase Stress States in an Unstable Medium Manganese Duplex Steel Studied by High-Energy X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1335. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10101335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Mean-Field Model for Ferrite Recovery and Recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zurob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.622. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation densities in a low-carbon steel during martensite transformation determined by in situ high energy X-Ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Géandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 800, pp.140249. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon heterogeneities in austenite during Quenching & Partitioning (Q&P) process revealed by in situ High Energy X-Ray Diffraction (HEXRD) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.108-114. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Investigation of Recovery, Recrystallization and Austenite Transformation during Annealing of a Cold-Rolled Steel Using High Energy X-ray Diffraction (HEXRD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cementite composition along the processing of cold-rolled and annealed Dual-Phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.100179. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying-element interactions with austenite/martensite interface during quenching and partitioning of a model Fe-C-Mn-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.181-184. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical behavior and thermal stability of a dual-phase α+α’ titanium alloy produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Formanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dessolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.149 - 162. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of the Time to End Bainitic Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Santajuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Eres-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ruiz-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.925. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9090925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure-based behavior law for globular pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico D’eramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.3373-3376. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming of Ultra-Fine-Grained Multiphase Steel Products Using Press Hardening Combined with Quenching and Partitioning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esa Vuorinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almila Gülfem Özügürler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Chandra Somani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.357. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met9030357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and carbon enrichment in austenite of Quenching and Partitioning steels from high energy X-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 710, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effects of substitutional elements on the interface conditions during partitioning in quenching and partitioning steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (7), pp.2568-2572. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4630-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the iron carbide precipitation process in a Fe-C-Mn-Si Q&P steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Poulon-Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), 1087 (11 p.). </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters to Promote Granularization of Lath-Like Bainite/Martensite in FeNiC Alloys during Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.1808. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11101808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-properties relationship of ultra-fine grained V-microalloyed dual phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shalchi Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 703, pp.293 - 303. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Q&P processing conditions on austenite carbon enrichment studied by in situ high-energy x-ray diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.232. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met7070232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of carbon allocation anomalies in low temperature bainite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Rementeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Poplawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Granularization of Lath-Like Bainite in FeNiC Alloys During Isothermal Holding at Ms+20 K (+20 degrees C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3209-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the microstructure design of DP steels: A generic size-sensitive mean-field mechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 637, pp.222-234. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Microstructure, Mechanical Properties and Damage Mechanisms in High Martensite Fraction Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (10), pp.2237-2246. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2015-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in drawn and annealed nanocomposite Cu-Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 597, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2013.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous carbon partitioning from martensite to austenite in Fe-C-Ni alloys during quenching and partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.1004-1007. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamical ageing processes at room temperature in a Fe25Ni0.4C virgin martensite : effect of C redistribution at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500839.2012.742590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of manganese effect on strength and strain hardening of martensitic carbon steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Arlazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (6), pp.1076-1080. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.53.1076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new interpretation of the mechanical behaviour of As-quenched low alloyed martensitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.717-722. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.52.717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure – Properties Relationships in Carbide-free Bainitic Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Mendes Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (10), pp.1724-1732. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.51.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the tensile behavior of a TWIP steel based on the texture and microstructure evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 500 (1-2), pp.196 - 206. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical model of the twinning-induced plasticity effect in a high manganese austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.143-147. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between the calculated stacking fault energy and the plasticity mechanisms in Fe–Mn–C alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.158-162. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of mechanical twinning in a high manganese content austenitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387-389, pp.272-276. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput mapping of phase transformation kinetics in steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bregeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Manojlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and effects of microstructural dispersions on the mechanical behaviour of low carbon martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Symposium on Steel Science (ISSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIJ International, Nov 2024, Kyoto (Japan), Japan. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijisss.2024.0_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Medium and High Manganese Steels (HMnS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Nakonechna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed-Eddine Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des projets concernant la métallurgie dans le programme DIADEME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Maglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Métallurgie "quel avenir !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Grenoble INP; SF2M; SIMAP; Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into alloying elements interaction with migrating alpha-ferrite/gamma-austenite interface in Fe-C-Mn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Goune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huin. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Granularization of Lath-like Bainite in FeNiC Alloys During Isothermal Holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ben Haj Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangying Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2010, Nantes, France. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolutions of a FeMnC TWIP steel during different mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission SF2M Texture and anisotropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution of a FeMnC TWIP steel during shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on shear behavior and mechanisms in materials plasticity, SHEAR2007, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions de microstructures et de textures d'un acier FeMnC à effet TWIP lors de différents trajets de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au crash par des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tihay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement des aciers à très haute résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISITE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789481228. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9122.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Phase Steels: The First Family of Advanced High Strength Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819726-4.00057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisms of Transformation and Mechanical Behavior of Ferrous Martensite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad W. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-34, 2017, 978-0-12-803581-8. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.02518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Pushkareva, I., et al. The Influence of Vanadium Additions on Isothermally Formed Bainite Microstructures in Medium Carbon Steels Containing Retained Austenite. Metals 2020, 10, 392</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pushkareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Shalchi-Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Yves Pierre Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.565. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic effetcs of substitutional elements on the CPE interface conditions in Q&P steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Y.P. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147th TMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des aciers : des mécanismes fondamentaux à la déformation macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Y.P. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Lorraine, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03971598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation thermomécaniques multi-échelles des mécanismes de déformation et d'écrouissage d'aciers austénitiques à haute teneur en manganèse : application à l'effet TWIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Lorraine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPL006N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27DFA69E"/>
+    <w:nsid w:val="2EFF9DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6658-9231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112634192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Benrabah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102733" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119919" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07287-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Oyarzabal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.113698" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Couchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07607-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13071288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pushkareva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Shalchi-Amirkhiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Fazeli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111740" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03391108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rampelberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Yves Pierre Allain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04903-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101577" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02536385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030392" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Aoued" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101335" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02586211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zurob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050622" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943929v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;andier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140249" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9010008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.11.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01895925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santajuana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Eres-Castellanos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ruiz-Jimenez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9090925" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D&#8217;eramo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2019.03.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02077396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Vuorinen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almila G&#252;lfem &#214;z&#252;g&#252;rler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Ion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Eriksson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Chandra Somani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030357" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.105" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4630-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071087" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101808" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Rementeria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jimenez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Poplawsky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scott" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shalchi Amirkhiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pushkareva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.07.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Danoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7070232" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Hell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3209-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292803v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Scott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.04.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HDSFZ8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Scott" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2015-186" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badinier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Sinclair" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PSFDM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814685v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSG9C6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.742590" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.1076" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.52.717" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Mendes Prado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.1724" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658505v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahmoun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.05.038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKWK87C0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F6F2SL2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guelton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXVB48KF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bregeault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Manojlovic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijisss.2024.0_55" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03130953v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin. D." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449408v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161935v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971416v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cornette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dietsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tihay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-developpement-des-aciers-a-tres-haute-resistance/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9122.ch7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819726-4.00057-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad W. Sinclair" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02518-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969005v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050565" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03971598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL006N" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6658-9231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112634192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed&#8208;eddine Benrabah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Landeghem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202503172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Benrabah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119919" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07287-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Oyarzabal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.113698" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Couchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07607-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pushkareva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Shalchi-Amirkhiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Fazeli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115140" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13071288" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101577" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03391108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rampelberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Yves Pierre Allain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04903-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02536385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030392" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Aoued" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010137" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101335" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02586211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zurob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050622" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;andier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140249" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486495v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9010008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.11.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01895925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.050" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santajuana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Eres-Castellanos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ruiz-Jimenez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9090925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D&#8217;eramo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2019.03.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02077396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Vuorinen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almila G&#252;lfem &#214;z&#252;g&#252;rler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Ion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Eriksson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Chandra Somani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030357" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.105" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4630-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangying Zhu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101808" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scott" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shalchi Amirkhiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pushkareva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.07.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Danoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7070232" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Rementeria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jimenez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Poplawsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Hell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3209-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Scott" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.04.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HDSFZ8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Scott" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2015-186" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badinier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Sinclair" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PSFDM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.058" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KSG9C6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.742590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.1076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.52.717" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344443v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Mendes Prado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.1724" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.060" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F6F2SL2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guelton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.01.059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXVB48KF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184914v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahmoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.05.038" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKWK87C0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bregeault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Manojlovic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011762v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijisss.2024.0_55" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03130953v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goune" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin. D." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161953v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971416v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cornette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dietsch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tihay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-developpement-des-aciers-a-tres-haute-resistance/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9122.ch7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819726-4.00057-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad W. Sinclair" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.02518-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050565" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119311v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03971598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749952v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL006N" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>