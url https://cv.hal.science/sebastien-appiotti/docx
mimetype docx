--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -221,204 +221,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenceur-ses et communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le profil de fiction sur les réseaux sociaux au prisme de nos lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.136-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026451v1</w:t>
+                <w:t xml:space="preserve">hal-04315958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le profil de fiction sur les réseaux sociaux au prisme de nos lectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influenceur-ses et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Appiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Appiotti</w:t>
+                <w:t xml:space="preserve">Marine Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, pp.136-170</w:t>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315958v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipuler&amp;quot; et co-interpréter les images &amp;quot;choc&amp;quot; : vers une sémio-poïétique sociale ?</w:t>
               </w:r>
@@ -573,51 +573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonder ce qui nous raconte: reconfigurations de la figure de l’auteur à l’ère de la création littéraire sur plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -649,196 +649,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Innovez ! Participez ! » Interroger la relation entre musée et numérique au travers des injonctions adressées aux professionnels</w:t>
+                <w:t xml:space="preserve">Vers une injonction à la participation sur les réseaux sociaux dans l’exposition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Sandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.4383⟩</w:t>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/balisages.423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239140v1</w:t>
+                <w:t xml:space="preserve">hal-03722901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une injonction à la participation sur les réseaux sociaux dans l’exposition ?</w:t>
+                <w:t xml:space="preserve">« Innovez ! Participez ! » Interroger la relation entre musée et numérique au travers des injonctions adressées aux professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balisages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, </w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.25-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/balisages.423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.4383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722901v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée, de la démocratisation culturelle aux droits culturels</w:t>
               </w:r>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (3), pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1206,51 +1206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The historical fictional profile on social media: a pointer and symbiotic witness to contemporary society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tréhondart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,51 +1301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My databased others - writing fictional profiles on social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1409,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Benjamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,297 +1793,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages du crowdfunding en contexte patrimonial (États-Unis/France). Vers une injonction transverse à la participation ?</w:t>
+                <w:t xml:space="preserve">Crowdfunding, museum and public policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financement participatif : les nouveaux territoires du capitalisme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 38, 2018, Questions de communication, série Actes</w:t>
+              <w:t xml:space="preserve">Participatory Cultural Platforms : New Capitalist Territorial Gains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Westminster Press, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556320v1</w:t>
+                <w:t xml:space="preserve">hal-02554929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique à créativité</w:t>
+                <w:t xml:space="preserve">Les usages du crowdfunding en contexte patrimonial (États-Unis/France). Vers une injonction transverse à la participation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livres d’art numériques, De la conception à la réception, Saemmer, Alexandra, Tréhondart, Nolwenn (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.203-234, 2017, coll. Cultures numériques, 978-2-7056-9415-9</w:t>
+              <w:t xml:space="preserve">Financement participatif : les nouveaux territoires du capitalisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, 2018, Questions de communication, série Actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129491v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique à créativité. De la co-conception à la modélisation des pratiques visuelles dans les applications muséales participatives</w:t>
+                <w:t xml:space="preserve">La fabrique à créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livres d’art numériques, De la conception à la réception, Saemmer, Alexandra, Tréhondart, Nolwenn (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.203-234, 2017, coll. Cultures numériques</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.203-234, 2017, coll. Cultures numériques, 978-2-7056-9415-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550133v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique à créativité : modélisation des pratiques du visiteur créatif dans les applications muséales participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner le tournant créatif : dispositifs, processus et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.38-48, 2017, Actes de colloque, University of Economics, Varna (Bulgarie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2093,242 +2106,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles de jeunes docteurs. Photographiez, participez ! Cadrage du regard et pratiques photographiques du public au fil des mutations du Grand Palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.312-315. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.7403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma thèse en 10000 signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.155-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.207.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel JACOBI, Les Musées sont-ils condamnés à séduire ? et autres écrits muséologiques, Paris, MkF Éditions, 2017, 287 p. &amp;quot;, Compte-rendu de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.157-159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.204.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2338,144 +2351,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport pour le conseil départemental de la Haute-Savoie. L’Education aux médias et à l'information en Haute-Savoie, porté par l'association Jets d'encre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tréhondart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Appiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental Haute Savoie. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2622,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03185227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Coquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.014.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Neuvillers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03920942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Benjamaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03129491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.7403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.204.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03185227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Coquelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.014.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Neuvillers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03920942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Benjamaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaiser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03129491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.7403" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.204.0157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>