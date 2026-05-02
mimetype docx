--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -221,204 +221,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le profil de fiction sur les réseaux sociaux au prisme de nos lectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influenceur-ses et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Appiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+                <w:t xml:space="preserve">Lucile Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Appiotti</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, pp.136-170</w:t>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315958v1</w:t>
+                <w:t xml:space="preserve">hal-04026451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenceur-ses et communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le profil de fiction sur les réseaux sociaux au prisme de nos lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.136-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026451v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipuler&amp;quot; et co-interpréter les images &amp;quot;choc&amp;quot; : vers une sémio-poïétique sociale ?</w:t>
               </w:r>
@@ -489,356 +489,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’injonction au partage photographique : une forme de participation profitable pour le public ou pour l’institution ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonder ce qui nous raconte: reconfigurations de la figure de l’auteur à l’ère de la création littéraire sur plateforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médias et Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.141-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722758v1</w:t>
+                <w:t xml:space="preserve">hal-03998676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonder ce qui nous raconte: reconfigurations de la figure de l’auteur à l’ère de la création littéraire sur plateforme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’injonction au partage photographique : une forme de participation profitable pour le public ou pour l’institution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias et Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.1900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998676v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une injonction à la participation sur les réseaux sociaux dans l’exposition ?</w:t>
+                <w:t xml:space="preserve">« Innovez ! Participez ! » Interroger la relation entre musée et numérique au travers des injonctions adressées aux professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balisages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/balisages.423⟩</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.25-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.4383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722901v1</w:t>
+                <w:t xml:space="preserve">hal-03239140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Innovez ! Participez ! » Interroger la relation entre musée et numérique au travers des injonctions adressées aux professionnels</w:t>
+                <w:t xml:space="preserve">Vers une injonction à la participation sur les réseaux sociaux dans l’exposition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Sandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.25-48. </w:t>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.4383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/balisages.423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239140v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée, de la démocratisation culturelle aux droits culturels</w:t>
               </w:r>
@@ -896,191 +896,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les injonctions dans les institutions culturelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans l’atelier des publics : vers une double injonction à la créativité et à la participation dans les applications mobiles du Grand Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Sandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (3), pp.5-12</w:t>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938384v1</w:t>
+                <w:t xml:space="preserve">hal-03262900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l’atelier des publics : vers une double injonction à la créativité et à la participation dans les applications mobiles du Grand Palais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les injonctions dans les institutions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (1)</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262900v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1206,51 +1206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The historical fictional profile on social media: a pointer and symbiotic witness to contemporary society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tréhondart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,51 +1301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My databased others - writing fictional profiles on social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1409,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Benjamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,247 +1724,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies de géolocalisation interne et récolte des données dans les institutions culturelles : ambivalences, hybridités et perspectives</w:t>
+                <w:t xml:space="preserve">Crowdfunding, museum and public policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes connectés, données et économie numérique mondiale 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions L'Harmattan, pp.129-150, A paraître, Actes du colloque "Objets connectés : perspectives pour un développement intelligent", Université Bordeaux Montaigne / Unesco Unitwin, (16-17 mars 2017)</w:t>
+              <w:t xml:space="preserve">Participatory Cultural Platforms : New Capitalist Territorial Gains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Westminster Press, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556325v1</w:t>
+                <w:t xml:space="preserve">hal-02554929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding, museum and public policy</w:t>
+                <w:t xml:space="preserve">Les usages du crowdfunding en contexte patrimonial (États-Unis/France). Vers une injonction transverse à la participation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory Cultural Platforms : New Capitalist Territorial Gains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Westminster Press, In press</w:t>
+              <w:t xml:space="preserve">Financement participatif : les nouveaux territoires du capitalisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, 2018, Questions de communication, série Actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554929v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages du crowdfunding en contexte patrimonial (États-Unis/France). Vers une injonction transverse à la participation ?</w:t>
+                <w:t xml:space="preserve">Technologies de géolocalisation interne et récolte des données dans les institutions culturelles : ambivalences, hybridités et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financement participatif : les nouveaux territoires du capitalisme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 38, 2018, Questions de communication, série Actes</w:t>
+              <w:t xml:space="preserve">Systèmes connectés, données et économie numérique mondiale 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Harmattan, pp.129-150, A paraître, Actes du colloque "Objets connectés : perspectives pour un développement intelligent", Université Bordeaux Montaigne / Unesco Unitwin, (16-17 mars 2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556320v1</w:t>
+                <w:t xml:space="preserve">hal-02556325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique à créativité</w:t>
               </w:r>
@@ -2635,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03185227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Coquelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.014.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Neuvillers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03920942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Benjamaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaiser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03129491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.7403" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.204.0157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03185227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Coquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1900" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.014.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Neuvillers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03920942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Benjamaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaiser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03129491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.7403" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.204.0157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>