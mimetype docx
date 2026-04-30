--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -106,346 +106,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALTERATIONS DU SOMMEIL AU COURS DE LA VIE CHEZ DES SOURIS MODELISANT L'ACCUMULATION HUMAINE DE NEUROMELANINE DANS LES NEURONES CATECHOLAMINERGIQUES</w:t>
+                <w:t xml:space="preserve">Modelling human REM sleep Behavior Disorder (RBD), a prodromal marker of synucleinopathies, using genetic tools in wild-type mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blandine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiong Liu</w:t>
+                <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Peñuelas</w:t>
+                <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Laguna</w:t>
+                <w:t xml:space="preserve">Luppi Pierre-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le congrès du Sommeil 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFRMS, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Neurofrance 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Neurosciences (SDN), May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347198v1</w:t>
+                <w:t xml:space="preserve">hal-05119309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling human REM sleep Behavior Disorder (RBD), a prodromal marker of synucleinopathies, using genetic tools in wild-type mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALTERATIONS DU SOMMEIL AU COURS DE LA VIE CHEZ DES SOURIS MODELISANT L'ACCUMULATION HUMAINE DE NEUROMELANINE DANS LES NEURONES CATECHOLAMINERGIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Malcey</w:t>
+                <w:t xml:space="preserve">Jiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amarine Chancel</w:t>
+                <w:t xml:space="preserve">Núria Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luppi Pierre-Hervé</w:t>
+                <w:t xml:space="preserve">Ariadna Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Neurosciences (SDN), May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Le congrès du Sommeil 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFRMS, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119309v1</w:t>
+                <w:t xml:space="preserve">hal-05347198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux neuronaux de l'atonie musculaire : nouvelles données dans la compréhension fonctionnelle du trouble du comportement en sommeil paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -647,51 +647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -742,64 +742,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the sleep-waking cycle in transgenic mice with an age-dependent accumulation of neuromelanin in catecholaminergic neurons, a new humanized model of Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,51 +867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic regulation of REM sleep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luppi Pierre-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the European-Sleep-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.2-3</w:t>
@@ -1018,51 +1018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,351 +1277,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep-dependent infraslow rhythms are evolutionarily conserved across reptiles and mammals</w:t>
+                <w:t xml:space="preserve">Early-onset sleep alterations found in patients with amyotrophic lateral sclerosis are ameliorated by orexin antagonist in mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bergel</w:t>
+                <w:t xml:space="preserve">Simon J Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schmidt</w:t>
+                <w:t xml:space="preserve">Christina Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Barrillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+                <w:t xml:space="preserve">Marie Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Averty</w:t>
+                <w:t xml:space="preserve">Daniel Beckett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-025-02159-y⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (783), pp.eadm7580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.adm7580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495102v1</w:t>
+                <w:t xml:space="preserve">inserm-05509033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-onset sleep alterations found in patients with amyotrophic lateral sclerosis are ameliorated by orexin antagonist in mouse models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep-dependent infraslow rhythms are evolutionarily conserved across reptiles and mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Lang</w:t>
+                <w:t xml:space="preserve">Antoine Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Simonot</w:t>
+                <w:t xml:space="preserve">Julien Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beckett</w:t>
+                <w:t xml:space="preserve">Baptiste Barrillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Lulé</w:t>
+                <w:t xml:space="preserve">Laetitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (783), pp.eadm7580. </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.adm7580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41593-025-02159-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05509033v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between lab and field sleep studies: a proof-of-concept for studying wild rats in semi-captive environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,103 +1685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling human neuronal catecholaminergic pigmentation in rodents recapitulates age-related neurodegenerative deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gonzalez-Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.8819. </w:t>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elari Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49, pp.1129-1139. </w:t>
@@ -2221,51 +2221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sex and estrous cycle on sleep and cataplexy in narcoleptic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,321 +2613,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into paradoxical (REM) sleep homeostatic regulation in mice using an innovative automated sleep deprivation method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Targeted recombination in active populations as a new mice genetic model to study sleep‐active neuronal populations: Demonstration that Lhx6+ neurons in the ventral zona incerta are activated during paradoxical sleep hypersomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun‐sook Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risa Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianru Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsaa003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.12976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104247v1</w:t>
+                <w:t xml:space="preserve">hal-02996227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted recombination in active populations as a new mice genetic model to study sleep‐active neuronal populations: Demonstration that Lhx6+ neurons in the ventral zona incerta are activated during paradoxical sleep hypersomnia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Insights into paradoxical (REM) sleep homeostatic regulation in mice using an innovative automated sleep deprivation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jsr.12976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsaa003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996227v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining and measuring paradoxical (REM) sleep in animal models of sleep disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,217 +2981,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventromedial medulla inhibitory neuron inactivation induces REM sleep without atonia and REM sleep behavior disorder</w:t>
+                <w:t xml:space="preserve">ONEIROS, a new miniature standalone device for recording sleep electrophysiology, physiology, temperatures and behavior in the lab and field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Valencia Garcia</w:t>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Barrillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brischoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+                <w:t xml:space="preserve">Johanna Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianina Ungurean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02761-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104823v1</w:t>
+                <w:t xml:space="preserve">hal-01890562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRAMUSCULAR ADMINISTRATION OF KETAMINE-MEDETOMIDINE ASSURES STABLE ANAESTHESIA NEEDED FOR LONG-TERM SURGERY IN THE ARGENTINE TEGU SALVATOR MERIANAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Barrillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3219,191 +3219,191 @@
               <w:t xml:space="preserve">Journal of Zoo and Wildlife Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (2), pp.291-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1638/2017-0089.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONEIROS, a new miniature standalone device for recording sleep electrophysiology, physiology, temperatures and behavior in the lab and field</w:t>
+                <w:t xml:space="preserve">Ventromedial medulla inhibitory neuron inactivation induces REM sleep without atonia and REM sleep behavior disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Massot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sara Valencia Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianina Ungurean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02761-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890562v1</w:t>
+                <w:t xml:space="preserve">hal-02104823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inappropriate occurrence of rapid eye movement sleep in narcolepsy is not due to a defect in homeostatic regulation of rapid eye movement sleep</w:t>
               </w:r>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3532,77 +3532,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial homologies between sleep states in lizards, mammals, and birds suggest a complex evolution of sleep states in amniotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Barrillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3705,51 +3705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Quériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (39), pp.10956 - 10961. </w:t>
@@ -3891,51 +3891,51 @@
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhu310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773763v1</w:t>
+                <w:t xml:space="preserve">hal-03398976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REM Sleep-Dependent Bidirectional Regulation of Hippocampal-Based Emotional Memory and LTP</w:t>
               </w:r>
@@ -4025,94 +4025,94 @@
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhu310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398976v1</w:t>
+                <w:t xml:space="preserve">hal-04773763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep architecture and homeostasis in mice with partial ablation of melanin-concentrating hormone neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Salvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4150,90 +4150,102 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 298, pp.100-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical (REM) sleep deprivation in mice using the small-platforms-over-water method: polysomnographic analyses and melanin-concentrating hormone and hypocretin/orexin neuronal activation before, during and after deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,935 +4253,935 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (3), pp.309-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jsr.12269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Induces Slow-Wave Sleep by Exciting the Sleep-Promoting Neurons in the Ventrolateral Preoptic Nucleus: A New Link between Sleep and Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (27), pp.9900-9911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0609-15.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02121070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical Characterization of a Caspase-3 Far-red Fluorescent Probe for Non-invasive Optical Imaging of Neuronal Apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jolivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Botia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (3), pp.451-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12031-014-0325-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concordant localization of functional urotensin II and urotensin II-related peptide binding sites in the rat brain: Atypical occurrence close to the fourth ventricle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bucharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 522 (11), pp.2634-2649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.23553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inhibition of the Dorsal Paragigantocellular Reticular Nucleus Induces Waking and the Activation of All Adrenergic and Noradrenergic Neurons: A Combined Pharmacological and Functional Neuroanatomical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Valencia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (5), pp.e96851. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliotransmission and Brain Glucose Sensing: Critical Role of Endozepines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (3), pp.801 - 810. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+              <w:t xml:space="preserve">, 2013, 62 (3), pp.801-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2337/db11-0785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939215v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliotransmission and Brain Glucose Sensing: Critical Role of Endozepines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (3), pp.801-810. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+              <w:t xml:space="preserve">, 2013, 62 (3), pp.801 - 810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2337/db11-0785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962799v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lateral Hypothalamic Area Controls Paradoxical (REM) Sleep by Means of Descending Projections to Brainstem GABAergic Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5178,512 +5190,512 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (47), pp.16763-16774. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1885-12.2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PACAP-regulated gene selenoprotein T is highly induced in nervous, endocrine, and metabolic tissues during ontogenetic and regenerative processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Falluel-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Boukhzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destiny-Love Manecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 152 (11), pp.4322-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2011-1246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced effect of PACAP and FasL on granule cell death during cerebellar development: a morphological, functional and behavioural characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 113 (2), pp.329-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2009.06555.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00819614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional remodeling of gap junction-mediated electrical communication between adrenal chromaffin cells in stressed rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis A. Olivos Ore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (26), pp.6616-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5597-07.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00281272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5693,583 +5705,583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFESPAN SLEEP ALTERATION IN MICE MODELLING THE HUMAN NEUROMELANIN ACCUMULATION IN CATECHOLAMINERGIC NEURONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lagunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau modèle expérimental de trouble du comportement en sommeil paradoxal (TCSP) chez la souris sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès du Sommeil 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France. 22 (1), pp.85, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF A PRECLINICAL MODEL OF REM SLEEP BEHAVIOR DISORDER (RBD), A PRODROMAL PARASOMNIA OF PARKINSON’S DISEASE, IN M83 TRANSGENIC MICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION WITH AGING OF SLEEP MICROARCHITECTURE IN MICE ACCUMULATING NEUROMELANIN IN CATECHOLAMINERGIC NEURONS, A NEW HUMANIZED PARKINSON’S DISEASE MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the sleep-waking cycle in transgenic mice with an age-dependent accumulation of neuromelanin in catecholaminergic neurons, a new humanized model of Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,212 +6313,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of hypothalamic MCH-expressing neurons by pharmacogenetic tools strongly alters the sleep-waking cycle in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European-Sleep-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tallinn, Estonia. Journal of sleep Research, 23 (P808), pp.254, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient paradoxical (REM) sleep homeostatic regulation in mice: reports on sleep architecture and neuronal activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6551,422 +6563,422 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European-Sleep-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tallinn, Estonia. Journal of leep Research, 23 (P854), pp.270-71, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised paradoxical sleep deprivation using real-time sleep scoring in rats: a new alternative to the 'flower pot' technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nigri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the European-Sleep-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. 21, pp.326-327, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that the lateral hypothalamic area controls paradoxical (REM) sleep by means of descending projections to brainstem GABAergic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the European-Sleep-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. Journal of Sleep Research, 21, pp.193, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective paradoxical sleep deprivation in mice using a new unsupervised automatic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gervasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the European-Sleep-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. 21, pp.326, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6976,383 +6988,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel method to study the ecological role of sleep in small mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling human brain-wide pigmentation in rodents recapitulates age-related multisystem neurodegenerative deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gonzalez-Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutamatergic neurons in the lateral periaqueductal gray mediate wakefulness and REM sleep through different pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Qun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Bo Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7362,161 +7374,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agonists of urotensin II receptor for the treatment of vascular dysfunctions during septic choc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gandolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : PCT - N°EP2012/051166. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7663,51 +7675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Laguna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Malcey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarine Chancel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luppi Pierre-Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Zahid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piilgaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Hviid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Jensen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.11.1104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadana Laguna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Vila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lanfray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Ouellet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Comp&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neergaard Zahid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piilgaard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Egebjerg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederikke Lynge S&#248;rensen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpaf025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bergel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barrillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02159-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Guillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beckett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lul&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adm7580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Dib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpaf036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonzalez-Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53168-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villalba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsae178" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04444848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Altersitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Latapie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elari Rizkallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01811-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bernard-Valnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frieser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hung Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khajavi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Qu&#233;riault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab455" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blondet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Yamazaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianru Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Laet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Maciel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Agnorelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsab173" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaa003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun&#8208;sook Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12976" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.03.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Valencia Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brischoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02761-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1638/2017-0089.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890562v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Ungurean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.08.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Meftah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005982" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824562v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Yshii" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603325113" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mahdy Hamieh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Antoine Joseph" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraize" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu310" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Salvert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.10.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauveau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12269" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0609-15.2015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Botia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0325-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bizet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23553" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPJ9X0L7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096851" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ouellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0785" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1885-12.2012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tanguy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Falluel-Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1246" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819614v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06555.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00281272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colomer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Olivos Ore" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mathieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5597-07.2008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lagunas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.137" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Lakhdar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176874v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cherasse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lazarus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallopin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345904v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jego" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nigri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gervasoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931921v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bressia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Qun Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bo Jiang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marguerite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Malcey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarine Chancel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luppi Pierre-Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Laguna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Zahid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piilgaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Hviid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Jensen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.11.1104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadana Laguna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Vila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lanfray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Ouellet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Comp&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neergaard Zahid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Piilgaard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Egebjerg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederikke Lynge S&#248;rensen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpaf025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beckett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lul&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adm7580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bergel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barrillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02159-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Dib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpaf036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonzalez-Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53168-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villalba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsae178" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04444848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Altersitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Latapie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elari Rizkallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01811-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bernard-Valnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frieser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hung Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khajavi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Qu&#233;riault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab455" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blondet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Yamazaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianru Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Laet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Maciel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Agnorelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsab173" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun&#8208;sook Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12976" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaa003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.03.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890562v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Ungurean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.08.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1638/2017-0089.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Valencia Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brischoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02761-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Meftah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005982" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824562v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Yshii" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603325113" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mahdy Hamieh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Antoine Joseph" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraize" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu310" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Salvert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.10.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGHRQV4C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12269" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121070v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0609-15.2015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196843v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Botia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0325-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958600v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bizet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23553" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPJ9X0L7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096851" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ouellet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0785" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1885-12.2012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682913v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tanguy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Falluel-Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1246" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06555.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00281272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colomer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Olivos Ore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mathieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5597-07.2008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119338v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lagunas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.137" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Lakhdar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176874v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cherasse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lazarus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallopin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347128v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jego" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nigri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347007v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369336v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gervasoni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931921v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bressia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Qun Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bo Jiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458810v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marguerite" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>