--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -508,697 +508,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.1499-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02869-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726020v1</w:t>
+                <w:t xml:space="preserve">hal-03656697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIK2/SCOOP Signaling System Contributes to Arabidopsis Resistance Against Herbivory by Modulating Jasmonate and Indole Glucosinolate Biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Stahl</w:t>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Fernandez Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.852808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.jxb/erac240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701614v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PROSCOOP10 Gene Encodes Two Extracellular Hydroxylated Peptides and Impacts Flowering Time in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
+                <w:t xml:space="preserve">Hervé Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Chourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (24), pp.3554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants11243554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">The MIK2/SCOOP Signaling System Contributes to Arabidopsis Resistance Against Herbivory by Modulating Jasmonate and Indole Glucosinolate Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Righetti</w:t>
+                <w:t xml:space="preserve">Angel Fernandez Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Glauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.1789. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.852808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02887-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.852808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153564v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
+                <w:t xml:space="preserve">Correction to: An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41, pp.1499-1513. </w:t>
+              <w:t xml:space="preserve">, 2022, 41, pp.1789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02869-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02887-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656697v1</w:t>
+                <w:t xml:space="preserve">hal-05153564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
               </w:r>
@@ -1331,77 +1331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An &amp;lt;em&amp;gt;Erwinia amylovora&amp;lt;/em&amp;gt; inducible promoter for intragenic improvement of apple fire blight resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1465,90 +1465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SCOOP12 peptide regulates defense response and root elongation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (4), pp.1349-1365. </w:t>
@@ -1580,952 +1580,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acibenzolar-S-Methyl Reprograms Apple Transcriptome Toward Resistance to Rosy Apple Aphid</w:t>
+                <w:t xml:space="preserve">Large scale study of anti-sense regulation by differential network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Warneys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">Marc Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01795⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (S5), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12918-018-0613-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102171v1</w:t>
+                <w:t xml:space="preserve">hal-02516677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t>
+                <w:t xml:space="preserve">Tom Ruttink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ruttink</w:t>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hamama</w:t>
+                <w:t xml:space="preserve">Ilya Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kirov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Lakhwani</w:t>
+                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4 (7), pp.473 - 484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873309v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate genes at the Dp-fl locus conferring resistance against the rosy apple aphid Dysaphis plantaginea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Dall’agata</w:t>
+                <w:t xml:space="preserve">T. Ruttink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Pagliarani</w:t>
+                <w:t xml:space="preserve">L. Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Padmarasu</w:t>
+                <w:t xml:space="preserve">I. Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Troggio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Bianco</w:t>
+                <w:t xml:space="preserve">D. Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-018-1227-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.473 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516684v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale study of anti-sense regulation by differential network analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acibenzolar-S-Methyl Reprograms Apple Transcriptome Toward Resistance to Rosy Apple Aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Warneys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legeay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Duval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (S5), pp.95. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12918-018-0613-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516677v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
+                <w:t xml:space="preserve">Identification of candidate genes at the Dp-fl locus conferring resistance against the rosy apple aphid Dysaphis plantaginea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">Michela Dall’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ruttink</w:t>
+                <w:t xml:space="preserve">Giulia Pagliarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Hamama</w:t>
+                <w:t xml:space="preserve">S. Padmarasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Kirov</w:t>
+                <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
+                <w:t xml:space="preserve">Luca Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-018-1227-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516576v1</w:t>
+                <w:t xml:space="preserve">hal-02516684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
+                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daccord</w:t>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Linsmith</w:t>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Becker</w:t>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (7), pp.1099-1108. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602554v1</w:t>
+                <w:t xml:space="preserve">hal-01905260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
+                <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Muranty</w:t>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">G. Linsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Leforestier</w:t>
+                <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (7), pp.1099-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905260v1</w:t>
+                <w:t xml:space="preserve">hal-01602554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
               </w:r>
@@ -3181,90 +3181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread anti-sense transcription in apple is correlated with siRNA production and indicates a large potential for transcriptional and/or post-transcriptional control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3443,291 +3443,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of a TIR-NB-LRR locus from the wild North American grapevine species Muscadinia rotundifolia identifies paralogous genes conferring resistance to major fungal and oomycete pathogens in cultivated grapevine.</w:t>
+                <w:t xml:space="preserve">Plant Protein Interactomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Feechan</w:t>
+                <w:t xml:space="preserve">Pascal Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Anderson</w:t>
+                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+                <w:t xml:space="preserve">Jelle van Leene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Jermakow</w:t>
+                <w:t xml:space="preserve">Geert de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Mestre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Lurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (4), pp.661-674. </w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.161 - 187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-050312-120140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268090v1</w:t>
+                <w:t xml:space="preserve">hal-02647686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Protein Interactomes</w:t>
+                <w:t xml:space="preserve">Genetic dissection of a TIR-NB-LRR locus from the wild North American grapevine species Muscadinia rotundifolia identifies paralogous genes conferring resistance to major fungal and oomycete pathogens in cultivated grapevine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Braun</w:t>
+                <w:t xml:space="preserve">Angela Feechan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
+                <w:t xml:space="preserve">Claire Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelle van Leene</w:t>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert de Jaeger</w:t>
+                <w:t xml:space="preserve">Angelica Jermakow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lurin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64, pp.161 - 187. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (4), pp.661-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-050312-120140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647686v1</w:t>
+                <w:t xml:space="preserve">hal-01268090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, functional and evolutionary analysis of the unusually large stilbene synthase gene family in grapevine (Vitis vinifera)</w:t>
               </w:r>
@@ -3957,295 +3957,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
+                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
+                <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck F. Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
+                <w:t xml:space="preserve">Caroline C. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652189v1</w:t>
+                <w:t xml:space="preserve">hal-00999846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
+                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Berard</w:t>
+                <w:t xml:space="preserve">Franck F. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
+                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999846v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t>
               </w:r>
@@ -4361,51 +4361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4413,78 +4413,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383147v1</w:t>
@@ -4508,51 +4508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional annotation, genome organization and phylogeny of the grapevine (Vitis vinifera) terpene synthase gene family based on genome assembly, FLcDNA cloning, and enzyme assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina B Schouwey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4748,76 +4748,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted Microcolinearity and Gene Evolution Within a Homoeologous Region of Wheat and Barley Species</w:t>
+                <w:t xml:space="preserve">Contrasted microcolinearity and gene evolution within a homoeologous region of wheat and barley species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Salse</w:t>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4870,100 +4870,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198542v1</w:t>
+                <w:t xml:space="preserve">hal-01189382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted microcolinearity and gene evolution within a homoeologous region of wheat and barley species</w:t>
+                <w:t xml:space="preserve">Contrasted Microcolinearity and Gene Evolution Within a Homoeologous Region of Wheat and Barley Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Salse</w:t>
+                <w:t xml:space="preserve">Jérôme Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5016,51 +5016,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189382v1</w:t>
+                <w:t xml:space="preserve">hal-04198542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique genes in plants: specificities and conserved features throughout evolution</w:t>
               </w:r>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (280), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5412,1107 +5412,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Policriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-401⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668276v1</w:t>
+                <w:t xml:space="preserve">inria-00180136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Arabidopsis thaliana mismatch specific endonucleases: application to mutation discovery by TILLING in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Triques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (6), pp.1116-1125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03201.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Clepet</w:t>
+                <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (401), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00180136v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">Molecular Basis of Evolutionary Events That Shaped the Hardness Locus in Diploid and Polyploid Wheat Species (Triticum and Aegilops)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bruyère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Cooke</w:t>
+                <w:t xml:space="preserve">Sadequr Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (4), pp.1033-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.104.029181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189162v1</w:t>
+                <w:t xml:space="preserve">hal-04198545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aubourg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Cooke</w:t>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313737v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Cottet</w:t>
+                <w:t xml:space="preserve">M. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Falconet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018165v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of evolutionary events that shaped the Hardness locus in diploid and polyploid wheat species (Triticum and Aegilops)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
+                <w:t xml:space="preserve">Régis Mache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome J. Salse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964165v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis of Evolutionary Events That Shaped the Hardness Locus in Diploid and Polyploid Wheat Species (Triticum and Aegilops)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Sabot</w:t>
+                <w:t xml:space="preserve">Molecular basis of evolutionary events that shaped the Hardness locus in diploid and polyploid wheat species (Triticum and Aegilops)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadequr S. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadequr Rahman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+                <w:t xml:space="preserve">Arnaud A. Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (4), pp.1033-1045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.104.029181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198545v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of Arabidopsis pentatricopeptide repeat proteins reveals their essential role in organelle biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6632,51 +6632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7381,467 +7381,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the terpenoid synthase (AtTPS) gene family of Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-002-0709-y⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (12), pp.1152-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683601v1</w:t>
+                <w:t xml:space="preserve">hal-02682810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic analysis of the terpenoid synthase (AtTPS) gene family of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267, pp.730-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-002-0709-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02682810v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of intron/exon structure of DEAD helicase family genes in Arabidopsis, Caenorhabdtitis, and Drosophila</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Kreis</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11, pp.2101-2114</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39, pp.181-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672398v1</w:t>
+                <w:t xml:space="preserve">hal-02669864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of intron/exon structure of DEAD helicase family genes in Arabidopsis, Caenorhabdtitis, and Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kreis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 39, pp.181-193</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.2101-2114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669864v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Arabidopsis genome sequencing and functional genomics</w:t>
               </w:r>
@@ -8115,77 +8115,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization and structural evolution of four multigene families in Arabidopsis thaliana: AtLCAD AtLGT AtMYST and AtHD-GL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecharny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kreis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 42, pp.703-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8204,260 +8204,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and expression of three src2 homologues and a novel subfamily of flavoprotein monooxygenase genes revealed by the analysis of a 25kb fragment from Arabidopsis thaliana chromosome IV</w:t>
+                <w:t xml:space="preserve">The DEAD box RNA helicase family in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecharny</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecharny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0378-1119(99)00073-6⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.628-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/27.2.628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402806v1</w:t>
+                <w:t xml:space="preserve">hal-04402845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEAD box RNA helicase family in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Structure and expression of three src2 homologues and a novel subfamily of flavoprotein monooxygenase genes revealed by the analysis of a 25kb fragment from Arabidopsis thaliana chromosome IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Lecharny</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 230 (2), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0378-1119(99)00073-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/27.2.628⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04402845v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence and analysis of chromosome 4 of the plant Arabidopsis thaliana</w:t>
               </w:r>
@@ -8571,436 +8571,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a 14-kb fragment containing a putative cell wall gene and a candidate for the ARA1, arabinose kinase, gene from chromosome IV of Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and expression of an asparaginyl-tRNA synthetase gene located on chromosome IV of Arabidopsis thaliana and adjacent to a novel gene of 15 exons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Sherson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0378-1119(98)00049-3⟩</w:t>
+              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1398 (3), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-4781(98)00068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402904v1</w:t>
+                <w:t xml:space="preserve">hal-04402885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 1.9 Mb of contiguous sequence from chromosome 4 of Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a 14-kb fragment containing a putative cell wall gene and a candidate for the ARA1, arabinose kinase, gene from chromosome IV of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sherson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cobbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bevan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Goodman</w:t>
+                <w:t xml:space="preserve">Angélique Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/35140⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 209 (1-2), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0378-1119(98)00049-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402918v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and expression of an asparaginyl-tRNA synthetase gene located on chromosome IV of Arabidopsis thaliana and adjacent to a novel gene of 15 exons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+                <w:t xml:space="preserve">Analysis of 1.9 Mb of contiguous sequence from chromosome 4 of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bancroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Chéron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0167-4781(98)00068-2⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 391 (6666), pp.485-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04402885v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, organization and putative function of the genes identified within a 23.9-kb fragment from Arabidopsis thaliana chromosome IV</w:t>
               </w:r>
@@ -9012,51 +9012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Takvorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9271,342 +9271,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SCOOP family of phytocytokines, at the boundaries of plant defense and development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josiane Chourré</w:t>
+                <w:t xml:space="preserve">Activation of seed defenses through defense priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetoberfest 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference in Plant Pathology (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521892v1</w:t>
+                <w:t xml:space="preserve">hal-04665344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of seed defenses through defense priming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Marchi</w:t>
+                <w:t xml:space="preserve">The SCOOP family of phytocytokines, at the boundaries of plant defense and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Chourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Plant Pathology (ICPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetoberfest 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14293/GOF.23.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665344v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serine-rich secreted peptide involved in Arabidopsis thaliana root elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9674,77 +9674,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of plant development and defense response by fireman, a new small endogenous peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9799,64 +9799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rose genome sequencing initiative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9911,64 +9911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new signal peptide family in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10213,51 +10213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
@@ -10331,77 +10331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of phytocytokine-encoding genes induced in response to Erwinia amylovora and the chemical elicitor acibenzolar-S-methyl in apple tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10646,51 +10646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10754,77 +10754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE (virtual 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. , pp.Abstract P0059, 2020, Proceedings of the conference (Web)</w:t>
@@ -10892,51 +10892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11000,51 +11000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11099,103 +11099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete apple genome : Evolutionary events revealed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Linsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Plant and Animal Genome Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t>
@@ -11218,277 +11218,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete apple genome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schiilen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Becker</w:t>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. 2016</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106007v1</w:t>
+                <w:t xml:space="preserve">hal-03104271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">The complete apple genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schiilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">Henri van de Geest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104271v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populus Genome Portal</w:t>
               </w:r>
@@ -11526,51 +11526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Poplar Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. , 1 p., 2009</w:t>
@@ -11995,51 +11995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20540" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanjie Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sk&#322;enar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Sancho-Andr&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01583-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Stahl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fernandez Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.852808" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915560v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11243554" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02887-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02869-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/767772" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Warneys" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01795" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dall&#8217;agata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pagliarani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padmarasu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1227-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0613-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez de Alba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beatriz Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blavet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Blavet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Cegan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1698-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Jaeger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050312-120140" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B Schouwey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schalk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-226" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9066-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP81BCGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189382v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-280" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077777v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sturbois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gallais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03201.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018165v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cottet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mache" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schwob" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964165v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Sabot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr S. Rahman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bellec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.029181" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr Rahman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rombauts" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1621-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A4EE83DE35992FC1F201B5096D410A95D83AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673981v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Avon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crowe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Serizet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg071" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402783v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677651v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serizet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg286" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683601v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecharny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohlmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0709-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-033QGJFM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672398v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669864v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402792v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wambutt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volckaert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pohl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#252;sterh&#246;ft" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(00)00195-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5886J3JH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402786v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006352315928" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LJMHWRB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427108v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Picaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(99)00073-6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVZ6SGSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402845v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.628" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mayer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wambutt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murphy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volckaert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/47134" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402904v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sherson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cobbett" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(98)00049-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N35SP2FW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402918v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bancroft" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bent" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Love" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goodman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35140" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402885v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4781(98)00068-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHZN08W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402924v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Takvorian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(97)00374-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83J03N5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402928v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sazanov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baz Jackson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2728(95)00125-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521892v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/GOF.23.38" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104148v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164521v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831777v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635839v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099576v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928930v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106053v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106007v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schiilen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394046v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Tran van Canh" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3511-7_1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402187v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-9920(00)80006-4" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20540" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanjie Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sk&#322;enar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Sancho-Andr&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01583-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02869-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915560v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11243554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Stahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fernandez Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.852808" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02887-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/767772" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0613-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Warneys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dall&#8217;agata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pagliarani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padmarasu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1227-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez de Alba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beatriz Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blavet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Blavet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Cegan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1698-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Jaeger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050312-120140" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B Schouwey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schalk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-226" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9066-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP81BCGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-280" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sturbois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gallais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03201.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr Rahman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.029181" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018165v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cottet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schwob" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964165v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Sabot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr S. Rahman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bellec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rombauts" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1621-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A4EE83DE35992FC1F201B5096D410A95D83AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673981v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Avon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crowe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Serizet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg071" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402783v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677651v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serizet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg286" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecharny" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohlmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0709-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-033QGJFM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672398v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402792v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wambutt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volckaert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pohl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#252;sterh&#246;ft" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(00)00195-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5886J3JH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402786v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006352315928" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LJMHWRB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427108v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402845v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.628" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402806v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Picaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(99)00073-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVZ6SGSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mayer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wambutt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murphy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volckaert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/47134" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402885v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4781(98)00068-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHZN08W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402904v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sherson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cobbett" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(98)00049-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N35SP2FW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402918v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bancroft" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Love" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goodman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35140" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402924v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Takvorian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(97)00374-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83J03N5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402928v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sazanov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baz Jackson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2728(95)00125-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521892v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/GOF.23.38" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104148v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164521v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831777v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635839v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099576v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928930v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106053v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106007v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schiilen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394046v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Tran van Canh" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3511-7_1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402187v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-9920(00)80006-4" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>