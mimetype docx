--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -72,1786 +72,1773 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Peptides as Part of the Arsenal of Constitutive and Inducible Seed Defences in Tomato Seed Exudates Against Pathogens</w:t>
+                <w:t xml:space="preserve">Assembly and annotation of the 'Golden Delicious' Doubled-Haploid GDDH18 apple genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz P Tarkowski</w:t>
+                <w:t xml:space="preserve">Marine Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hubert</w:t>
+                <w:t xml:space="preserve">Christelle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Marchi</w:t>
+                <w:t xml:space="preserve">Maryline Cournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tranchant</w:t>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (10), </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.70164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkag104/8662901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361526v1</w:t>
+                <w:t xml:space="preserve">hal-05606946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytocytokine genes newly discovered in Malus domestica and their regulation in response to Erwinia amylovora and acibenzolar‐S‐methyl</w:t>
+                <w:t xml:space="preserve">Misannotated domains in plant databases: lessons from ‘PIPLC Y-box-containing’ proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐charlotte Guillou</w:t>
+                <w:t xml:space="preserve">Lucas Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tpg2.20540⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2026.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206927v1</w:t>
+                <w:t xml:space="preserve">hal-05604494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtilase-mediated biogenesis of the expanded family of SERINE RICH ENDOGENOUS PEPTIDES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial Peptides as Part of the Arsenal of Constitutive and Inducible Seed Defences in Tomato Seed Exudates Against Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz P Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanjie Yang</w:t>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xeniya Kim</w:t>
+                <w:t xml:space="preserve">Camille Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Skłenar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gloria Sancho-Andrés</w:t>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01583-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.70164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394015v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phytocytokine genes newly discovered in Malus domestica and their regulation in response to Erwinia amylovora and acibenzolar‐S‐methyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Righetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02869-8⟩</w:t>
+              <w:t xml:space="preserve">Plant Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.e20540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tpg2.20540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656697v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subtilase-mediated biogenesis of the expanded family of SERINE RICH ENDOGENOUS PEPTIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+                <w:t xml:space="preserve">Huanjie Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aligon</w:t>
+                <w:t xml:space="preserve">Xeniya Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Jan Skłenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
+                <w:t xml:space="preserve">Gloria Sancho-Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.jxb/erac240. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (12), pp.2085-2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01583-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726020v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PROSCOOP10 Gene Encodes Two Extracellular Hydroxylated Peptides and Impacts Flowering Time in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Canut</w:t>
+                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Chourré</w:t>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11243554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.jxb/erac240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915560v2</w:t>
+                <w:t xml:space="preserve">hal-03726020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIK2/SCOOP Signaling System Contributes to Arabidopsis Resistance Against Herbivory by Modulating Jasmonate and Indole Glucosinolate Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Fernandez Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Glauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.852808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.852808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">The PROSCOOP10 Gene Encodes Two Extracellular Hydroxylated Peptides and Impacts Flowering Time in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Righetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Chourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02887-6⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (24), pp.3554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11243554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153564v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erica Bakker</w:t>
+                <w:t xml:space="preserve">Correction to: An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02887-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927028v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;Erwinia amylovora&amp;lt;/em&amp;gt; inducible promoter for intragenic improvement of apple fire blight resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/767772⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.1499-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02869-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624779v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SCOOP12 peptide regulates defense response and root elongation in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Aligon</w:t>
+                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Baginsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery454⟩</w:t>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118952v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale study of anti-sense regulation by differential network analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;Erwinia amylovora&amp;lt;/em&amp;gt; inducible promoter for intragenic improvement of apple fire blight resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12918-018-0613-7⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/767772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516677v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SCOOP12 peptide regulates defense response and root elongation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Kirov</w:t>
+                <w:t xml:space="preserve">Kay Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
+                <w:t xml:space="preserve">Marina Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (4), pp.1349-1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516576v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
               </w:r>
@@ -1984,77 +1971,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acibenzolar-S-Methyl Reprograms Apple Transcriptome Toward Resistance to Rosy Apple Aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Warneys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2233,7027 +2220,7278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
+                <w:t xml:space="preserve">Large scale study of anti-sense regulation by differential network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+                <w:t xml:space="preserve">Marc Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Muranty</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (S5), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12918-018-0613-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905260v1</w:t>
+                <w:t xml:space="preserve">hal-02516677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ruttink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daccord</w:t>
+                <w:t xml:space="preserve">Ilya Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602554v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Linsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+                <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (7), pp.1099-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595551v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plants, decapping prevents RDR6-dependent production of small interfering RNAs from endogenous mRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Martinez de Alba</w:t>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Beatriz Moreno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Christ</w:t>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv119⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01204176v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zaag</w:t>
+                <w:t xml:space="preserve">Eddy Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1155⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137554v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying new sex-linked genes through BAC sequencing in the dioecious plant &amp;lt;em&amp;gt;Silene latifolia&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In plants, decapping prevents RDR6-dependent production of small interfering RNAs from endogenous mRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Martinez de Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Beatriz Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blavet</w:t>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Blavet</w:t>
+                <w:t xml:space="preserve">Allison Mallory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Muyle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radim Cegan</w:t>
+                <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1698-7⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (5), pp.2902-2913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637603v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying new sex-linked genes through BAC sequencing in the dioecious plant &amp;lt;em&amp;gt;Silene latifolia&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Blavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">Aline Muyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
+                <w:t xml:space="preserve">Jos Käfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bigeard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Bueso</w:t>
+                <w:t xml:space="preserve">Radim Cegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1698-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631808v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread anti-sense transcription in apple is correlated with siRNA production and indicates a large potential for transcriptional and/or post-transcriptional control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+                <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Bruneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Cecile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12787⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (Database issue), pp.D1010-D1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209978v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zuber</w:t>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François M. Sement</w:t>
+                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Chicher</w:t>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+                <w:t xml:space="preserve">Eduardo Bueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1004564. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197631v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Protein Interactomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widespread anti-sense transcription in apple is correlated with siRNA production and indicates a large potential for transcriptional and/or post-transcriptional control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Braun</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryline Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-050312-120140⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.287-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647686v1</w:t>
+                <w:t xml:space="preserve">hal-01209978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of a TIR-NB-LRR locus from the wild North American grapevine species Muscadinia rotundifolia identifies paralogous genes conferring resistance to major fungal and oomycete pathogens in cultivated grapevine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M. Sement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Feechan</w:t>
+                <w:t xml:space="preserve">Johanna Chicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Anderson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pere Mestre</w:t>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12327⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1004564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268090v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, functional and evolutionary analysis of the unusually large stilbene synthase gene family in grapevine (Vitis vinifera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic dissection of a TIR-NB-LRR locus from the wild North American grapevine species Muscadinia rotundifolia identifies paralogous genes conferring resistance to major fungal and oomycete pathogens in cultivated grapevine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Feechan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Parage</w:t>
+                <w:t xml:space="preserve">Angelica Jermakow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tavares</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Poutaraud</w:t>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (4), pp.661-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753657v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Functional, and Evolutionary Analysis of the Unusually Large Stilbene Synthase Gene Family in Grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Protein Interactomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Parage</w:t>
+                <w:t xml:space="preserve">Jelle van Leene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Tavares</w:t>
+                <w:t xml:space="preserve">Geert de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Lurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.161 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-050312-120140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642825v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, functional and evolutionary analysis of the unusually large stilbene synthase gene family in grapevine (Vitis vinifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roudier</w:t>
+                <w:t xml:space="preserve">R. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
+                <w:t xml:space="preserve">S. Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Berard</w:t>
+                <w:t xml:space="preserve">R. Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">A. Poutaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160, pp.1407-1419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999846v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, Functional, and Evolutionary Analysis of the Unusually Large Stilbene Synthase Gene Family in Grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Parage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck F. Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160, pp.1407-1419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652189v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Berard</w:t>
+                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1544-6115.1692⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190201v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
+                <w:t xml:space="preserve">Caroline C. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bérard</w:t>
+                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO Journal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383147v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional annotation, genome organization and phylogeny of the grapevine (Vitis vinifera) terpene synthase gene family based on genome assembly, FLcDNA cloning, and enzyme assays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina B Schouwey</w:t>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daviet</w:t>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Schalk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-226⟩</w:t>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1544-6115.1692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663636v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables pour la classification par mélanges gaussiens pour prédire la fonction des gènes orphelins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Maugis</w:t>
+                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecharny</w:t>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue MODULAD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197529v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted microcolinearity and gene evolution within a homoeologous region of wheat and barley species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional annotation, genome organization and phylogeny of the grapevine (Vitis vinifera) terpene synthase gene family based on genome assembly, FLcDNA cloning, and enzyme assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Salse</w:t>
+                <w:t xml:space="preserve">Diane M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabot</w:t>
+                <w:t xml:space="preserve">Marina B Schouwey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+                <w:t xml:space="preserve">Laurent Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Laubin</w:t>
+                <w:t xml:space="preserve">Michel Schalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 66 (2), pp.138-150. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (226), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00239-008-9066-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01189382v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted Microcolinearity and Gene Evolution Within a Homoeologous Region of Wheat and Barley Species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chantret</w:t>
+                <w:t xml:space="preserve">Sélection de variables pour la classification par mélanges gaussiens pour prédire la fonction des gènes orphelins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Salse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Laubin</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue MODULAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.69-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04198542v1</w:t>
+                <w:t xml:space="preserve">hal-01197529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique genes in plants: specificities and conserved features throughout evolution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasted Microcolinearity and Gene Evolution Within a Homoeologous Region of Wheat and Barley Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Laubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (2), pp.138-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9066-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662345v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATdb: a public access to Arabidopsis transcriptome data from the URGV-CATMA platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted microcolinearity and gene evolution within a homoeologous region of wheat and barley species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gagnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Bastien Laubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36, pp.D986-D990. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (2), pp.138-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9066-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203869v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale Arabidopsis promoter array identifies targets of the histone acetyltransferase GCN5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unique genes in plants: specificities and conserved features throughout evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (280), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03606.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659090v1</w:t>
+                <w:t xml:space="preserve">hal-02662345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CATdb: a public access to Arabidopsis transcriptome data from the URGV-CATMA platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Séverine Gagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Policriti</w:t>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Clepet</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.D986-D990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00180136v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Arabidopsis thaliana mismatch specific endonucleases: application to mutation discovery by TILLING in pea</w:t>
+                <w:t xml:space="preserve">Genome-scale Arabidopsis promoter array identifies targets of the histone acetyltransferase GCN5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Triques</w:t>
+                <w:t xml:space="preserve">Moussa Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sturbois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chauvin</w:t>
+                <w:t xml:space="preserve">Caroline Servet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51 (6), pp.1116-1125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03201.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.493-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03606.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077777v1</w:t>
+                <w:t xml:space="preserve">hal-02659090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">Characterization of Arabidopsis thaliana mismatch specific endonucleases: application to mutation discovery by TILLING in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Triques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sturbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-401⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (6), pp.1116-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03201.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668276v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis of Evolutionary Events That Shaped the Hardness Locus in Diploid and Polyploid Wheat Species (Triticum and Aegilops)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chantret</w:t>
+                <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Salse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (401), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.104.029181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04198545v1</w:t>
+                <w:t xml:space="preserve">hal-02668276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cooke</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Policriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189162v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Régis Mache</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schwob</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018165v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of evolutionary events that shaped the Hardness locus in diploid and polyploid wheat species (Triticum and Aegilops)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François F. Sabot</w:t>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadequr S. Rahman</w:t>
+                <w:t xml:space="preserve">Annick Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Bellec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964165v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of Arabidopsis pentatricopeptide repeat proteins reveals their essential role in organelle biogenesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular basis of evolutionary events that shaped the Hardness locus in diploid and polyploid wheat species (Triticum and Aegilops)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bitton</w:t>
+                <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadequr S. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 16 (7), pp.1-15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 17 (4), pp.1033-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.104.029181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679636v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of a 95-kb Populus deltoides genomic sequence reveals a disease resistance gene cluster and novel class I and class II transposable elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Mathé</w:t>
+                <w:t xml:space="preserve">Molecular Basis of Evolutionary Events That Shaped the Hardness Locus in Diploid and Polyploid Wheat Species (Triticum and Aegilops)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadequr Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (4), pp.1033-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.104.029181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-004-1621-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02978143v1</w:t>
+                <w:t xml:space="preserve">hal-04198545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLAGdb++: a database for the functional analysis of the Arabidopsis genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide analysis of Arabidopsis pentatricopeptide repeat proteins reveals their essential role in organelle biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Charles Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duchêne</w:t>
+                <w:t xml:space="preserve">M. Bellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Caboche</w:t>
+                <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (7), pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682811v1</w:t>
+                <w:t xml:space="preserve">hal-02679636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile gene-specific sequence tags for Arabidopsis functional genomics: transcript profiling and reverse genetics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation of a 95-kb Populus deltoides genomic sequence reveals a disease resistance gene cluster and novel class I and class II transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rombauts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hilson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Avon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Caboche</w:t>
+                <w:t xml:space="preserve">C. Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (1), pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1621-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673981v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATMA: a complete Arabidopsis GST database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLAGdb++: a database for the functional analysis of the Arabidopsis genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thareau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+                <w:t xml:space="preserve">S. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 31 (1), pp.156-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkg071⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 32 (1), pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681486v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introns in, introns out in plant gene families: a genomic approach of the dynamics of gene structure.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile gene-specific sequence tags for Arabidopsis functional genomics: transcript profiling and reverse genetics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kreis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Hilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural and Functional Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3 (1-4), pp.111-6</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (10b), pp.2176-2189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402783v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic design of gene-specific sequence tags for genome-wide functional studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">Introns in, introns out in plant gene families: a genomic approach of the dynamics of gene structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Serizet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Structural and Functional Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (1-4), pp.111-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677651v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">CATMA: a complete Arabidopsis GST database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Serizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Samson</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf237⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (1), pp.156-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkg071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682810v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the terpenoid synthase (AtTPS) gene family of Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic design of gene-specific sequence tags for genome-wide functional studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lecharny</w:t>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bohlmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-002-0709-y⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (17), pp.2191-2198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btg286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02683601v1</w:t>
+                <w:t xml:space="preserve">hal-02677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome annotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Genomic analysis of the terpenoid synthase (AtTPS) gene family of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267, pp.730-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-002-0709-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669864v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of intron/exon structure of DEAD helicase family genes in Arabidopsis, Caenorhabdtitis, and Drosophila</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (12), pp.1152-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672398v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in Arabidopsis genome sequencing and functional genomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of intron/exon structure of DEAD helicase family genes in Arabidopsis, Caenorhabdtitis, and Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.2101-2114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04402792v1</w:t>
+                <w:t xml:space="preserve">hal-02672398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Arabidopsis thaliana, 1% of the genome codes for a novel protein family unique to plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecharny</w:t>
+                <w:t xml:space="preserve">Genome annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39, pp.181-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04402786v1</w:t>
+                <w:t xml:space="preserve">hal-02669864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization and structural evolution of four multigene families in Arabidopsis thaliana: AtLCAD AtLGT AtMYST and AtHD-GL2</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress in Arabidopsis genome sequencing and functional genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Wambutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Volckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Düsterhöft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78 (3), pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-1656(00)00195-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427108v1</w:t>
+                <w:t xml:space="preserve">hal-04402792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEAD box RNA helicase family in Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">In Arabidopsis thaliana, 1% of the genome codes for a novel protein family unique to plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Lecharny</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/27.2.628⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (4), pp.603-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1006352315928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402845v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and expression of three src2 homologues and a novel subfamily of flavoprotein monooxygenase genes revealed by the analysis of a 25kb fragment from Arabidopsis thaliana chromosome IV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecharny</w:t>
+                <w:t xml:space="preserve">Organization and structural evolution of four multigene families in Arabidopsis thaliana: AtLCAD AtLGT AtMYST and AtHD-GL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kreis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42, pp.703-717</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04402806v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence and analysis of chromosome 4 of the plant Arabidopsis thaliana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and expression of three src2 homologues and a novel subfamily of flavoprotein monooxygenase genes revealed by the analysis of a 25kb fragment from Arabidopsis thaliana chromosome IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/47134⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 230 (2), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0378-1119(99)00073-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402802v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and expression of an asparaginyl-tRNA synthetase gene located on chromosome IV of Arabidopsis thaliana and adjacent to a novel gene of 15 exons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The DEAD box RNA helicase family in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecharny</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecharny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.628-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/27.2.628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0167-4781(98)00068-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04402885v1</w:t>
+                <w:t xml:space="preserve">hal-04402845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a 14-kb fragment containing a putative cell wall gene and a candidate for the ARA1, arabinose kinase, gene from chromosome IV of Arabidopsis thaliana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence and analysis of chromosome 4 of the plant Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Sherson</w:t>
+                <w:t xml:space="preserve">K. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Cobbett</w:t>
+                <w:t xml:space="preserve">C. Schüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Cheron</w:t>
+                <w:t xml:space="preserve">R. Wambutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Volckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0378-1119(98)00049-3⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 402 (6763), pp.769-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/47134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402904v1</w:t>
+                <w:t xml:space="preserve">hal-04402802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 1.9 Mb of contiguous sequence from chromosome 4 of Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bevan</w:t>
+                <w:t xml:space="preserve">Analysis of a 14-kb fragment containing a putative cell wall gene and a candidate for the ARA1, arabinose kinase, gene from chromosome IV of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bancroft</w:t>
+                <w:t xml:space="preserve">Sarah Sherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bent</w:t>
+                <w:t xml:space="preserve">Christopher Cobbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Love</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Goodman</w:t>
+                <w:t xml:space="preserve">Angélique Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 209 (1-2), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0378-1119(98)00049-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/35140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04402918v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, organization and putative function of the genes identified within a 23.9-kb fragment from Arabidopsis thaliana chromosome IV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of 1.9 Mb of contiguous sequence from chromosome 4 of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Takvorian</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bancroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0378-1119(97)00374-0⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 391 (6666), pp.485-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402924v1</w:t>
+                <w:t xml:space="preserve">hal-04402918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure and expression of an asparaginyl-tRNA synthetase gene located on chromosome IV of Arabidopsis thaliana and adjacent to a novel gene of 15 exons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1398 (3), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-4781(98)00068-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, organization and putative function of the genes identified within a 23.9-kb fragment from Arabidopsis thaliana chromosome IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Takvorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 199 (1-2), pp.241-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0378-1119(97)00374-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation of the H+/H− ratio of the reaction catalysed by the nicotinamide nucleotide transhydrogenase in chromatophores from over-expressing strains of Rhodospirillum rubrum and in liposomes inlaid with the purified bovine enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Sazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baz Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 1273 (1), pp.4-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0005-2728(95)00125-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9263,1038 +9501,1038 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of seed defenses through defense priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Plant Pathology (ICPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SCOOP family of phytocytokines, at the boundaries of plant defense and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Chourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetoberfest 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14293/GOF.23.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serine-rich secreted peptide involved in Arabidopsis thaliana root elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Meeting on Plant Peptides and Receptors.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Mont Pélerin, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of plant development and defense response by fireman, a new small endogenous peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Workshop on Peptide Signalling in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rose genome sequencing initiative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chastellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International Symposium on Rose Research and Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new signal peptide family in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IRTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From gene expression modeling to gene network to investigate Arabidopsis thaliana genes involved in stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th international conference on Arabidopsis research (ICAR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grapevine reference genome sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10304,1310 +10542,1310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of phytocytokine-encoding genes induced in response to Erwinia amylovora and the chemical elicitor acibenzolar-S-methyl in apple tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-MPMI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GBOT upgrade : a loci comparison tool dedicated to the exploration of duplications and synteny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GBOT one flew over the ortholog’s nest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jobim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to explain QTL imbalance between ohnologous chromosomes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Erwinia Amylovora inducible promoter for intragenic improvement of Apple Fire blight resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE (virtual 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. , pp.Abstract P0059, 2020, Proceedings of the conference (Web)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of ohnologous chromosomes following Whole Genome Duplication in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing metadata change in networks and / or clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete apple genome : Evolutionary events revealed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Linsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Plant and Animal Genome Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">The complete apple genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schiilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri van de Geest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104271v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete apple genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Becker</w:t>
+                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. 2016</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106007v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populus Genome Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourgait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Poplar Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. , 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11617,238 +11855,238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics Methods for Prediction of Gene Families Encoding Extracellular Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Tran van Canh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Peptide Hormones and Growth Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2731, Springer US, pp.3-21, 2024, Methods in Molecular Biology, Electronic ISSN : 1940-6029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3511-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical, Molecular Genetic and Evolutionary Aspects of Defense-Related Terpenoid Metabolism in Conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Bohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gershenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLUTION OF METABOLIC PATHWAYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, 109-150 (Chap. 5), 2000, Recent Advances in Phytochemistry, 0-08-043860-1; ISSN 0079-9920 : Recent Advances in Phytochemistry. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0079-9920(00)80006-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId423"/>
+      <w:footerReference w:type="default" r:id="rId434"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11995,51 +12233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20540" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanjie Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sk&#322;enar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Sancho-Andr&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01583-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02869-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915560v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11243554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Stahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fernandez Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.852808" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02887-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/767772" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0613-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Warneys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dall&#8217;agata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pagliarani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padmarasu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1227-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez de Alba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beatriz Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blavet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Blavet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Cegan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1698-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Jaeger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050312-120140" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B Schouwey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schalk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-226" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9066-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP81BCGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-280" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sturbois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gallais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03201.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr Rahman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.029181" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018165v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cottet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schwob" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964165v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Sabot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr S. Rahman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bellec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rombauts" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1621-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A4EE83DE35992FC1F201B5096D410A95D83AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673981v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Avon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crowe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Serizet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg071" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402783v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677651v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serizet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg286" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecharny" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohlmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0709-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-033QGJFM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672398v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402792v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wambutt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volckaert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pohl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#252;sterh&#246;ft" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(00)00195-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5886J3JH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402786v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006352315928" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LJMHWRB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427108v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402845v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.628" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402806v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Picaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(99)00073-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVZ6SGSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mayer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wambutt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murphy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volckaert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/47134" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402885v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4781(98)00068-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHZN08W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402904v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sherson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cobbett" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(98)00049-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N35SP2FW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402918v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bancroft" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Love" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goodman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35140" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402924v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Takvorian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(97)00374-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83J03N5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402928v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sazanov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baz Jackson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2728(95)00125-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521892v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/GOF.23.38" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104148v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164521v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831777v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635839v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099576v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928930v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106053v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106007v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schiilen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394046v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Tran van Canh" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3511-7_1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402187v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-9920(00)80006-4" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amokrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruelland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2026.04.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanjie Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sk&#322;enar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Sancho-Andr&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01583-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Stahl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fernandez Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.852808" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915560v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11243554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02887-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02869-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/767772" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Warneys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dall&#8217;agata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pagliarani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padmarasu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1227-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0613-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez de Alba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beatriz Moreno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blavet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Blavet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Cegan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1698-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Jaeger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050312-120140" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B Schouwey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schalk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-226" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198542v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9066-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP81BCGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-280" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sturbois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gallais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03201.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018165v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cottet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schwob" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964165v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Sabot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr S. Rahman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bellec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.029181" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr Rahman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978143v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rombauts" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1621-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A4EE83DE35992FC1F201B5096D410A95D83AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673981v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Avon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402783v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681486v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crowe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Serizet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg071" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677651v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serizet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg286" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683601v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecharny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohlmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0709-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-033QGJFM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672398v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669864v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402792v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wambutt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volckaert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pohl" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#252;sterh&#246;ft" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(00)00195-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5886J3JH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006352315928" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LJMHWRB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402806v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Picaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(99)00073-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVZ6SGSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402845v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.628" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402802v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mayer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wambutt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murphy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volckaert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/47134" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402904v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sherson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cobbett" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(98)00049-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N35SP2FW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402918v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bancroft" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Love" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goodman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35140" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4781(98)00068-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHZN08W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402924v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Takvorian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(97)00374-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83J03N5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402928v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sazanov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baz Jackson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2728(95)00125-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521892v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/GOF.23.38" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104148v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831777v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635839v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099576v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928930v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106053v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106007v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schiilen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394046v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Tran van Canh" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3511-7_1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402187v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-9920(00)80006-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>