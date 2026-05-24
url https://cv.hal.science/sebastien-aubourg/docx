--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -293,51 +293,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, In press, Early access, j.tplants.2026.04.005 External Link. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2026.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1148,51 +1148,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
+                <w:t xml:space="preserve">An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Righetti</w:t>
@@ -1231,102 +1231,102 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41, pp.1789. </w:t>
+              <w:t xml:space="preserve">, 2022, 41, pp.1499-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02887-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02869-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153564v1</w:t>
+                <w:t xml:space="preserve">hal-03656697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
+                <w:t xml:space="preserve">Correction to: An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Righetti</w:t>
@@ -1365,78 +1365,78 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41, pp.1499-1513. </w:t>
+              <w:t xml:space="preserve">, 2022, 41 (8), pp.1789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02869-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02887-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656697v1</w:t>
+                <w:t xml:space="preserve">hal-05153564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
               </w:r>
@@ -3413,295 +3413,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread anti-sense transcription in apple is correlated with siRNA production and indicates a large potential for transcriptional and/or post-transcriptional control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Heike Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Bruneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M. Sement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Chicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12787⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1004564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209978v1</w:t>
+                <w:t xml:space="preserve">hal-01197631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François M. Sement</w:t>
+                <w:t xml:space="preserve">Widespread anti-sense transcription in apple is correlated with siRNA production and indicates a large potential for transcriptional and/or post-transcriptional control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Chicher</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+                <w:t xml:space="preserve">Maryline Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1004564. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.287-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197631v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic dissection of a TIR-NB-LRR locus from the wild North American grapevine species Muscadinia rotundifolia identifies paralogous genes conferring resistance to major fungal and oomycete pathogens in cultivated grapevine.</w:t>
               </w:r>
@@ -7230,312 +7230,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introns in, introns out in plant gene families: a genomic approach of the dynamics of gene structure.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CATMA: a complete Arabidopsis GST database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+                <w:t xml:space="preserve">M.L. Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+                <w:t xml:space="preserve">K. Serizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kreis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural and Functional Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (1), pp.156-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkg071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402783v1</w:t>
+                <w:t xml:space="preserve">hal-02681486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATMA: a complete Arabidopsis GST database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Serizet</w:t>
+                <w:t xml:space="preserve">Introns in, introns out in plant gene families: a genomic approach of the dynamics of gene structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thareau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouzé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Gy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Structural and Functional Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (1-4), pp.111-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681486v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic design of gene-specific sequence tags for genome-wide functional studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (17), pp.2191-2198. </w:t>
@@ -7875,51 +7875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of intron/exon structure of DEAD helicase family genes in Arabidopsis, Caenorhabdtitis, and Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7996,51 +7996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39, pp.181-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8224,64 +8224,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Arabidopsis thaliana, 1% of the genome codes for a novel protein family unique to plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8474,51 +8474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8815,51 +8815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a 14-kb fragment containing a putative cell wall gene and a candidate for the ARA1, arabinose kinase, gene from chromosome IV of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,51 +9121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9263,51 +9263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Takvorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11225,51 +11225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing metadata change in networks and / or clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11600,51 +11600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12233,51 +12233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amokrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruelland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2026.04.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanjie Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sk&#322;enar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Sancho-Andr&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01583-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Stahl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fernandez Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.852808" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915560v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11243554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02887-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02869-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/767772" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Warneys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dall&#8217;agata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pagliarani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padmarasu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1227-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0613-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez de Alba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beatriz Moreno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blavet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Blavet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Cegan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1698-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Jaeger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050312-120140" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B Schouwey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schalk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-226" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198542v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9066-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP81BCGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-280" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sturbois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gallais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03201.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018165v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cottet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schwob" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964165v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Sabot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr S. Rahman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bellec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.029181" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr Rahman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978143v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rombauts" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1621-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A4EE83DE35992FC1F201B5096D410A95D83AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673981v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Avon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402783v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681486v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crowe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Serizet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg071" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677651v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serizet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg286" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683601v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecharny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohlmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0709-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-033QGJFM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672398v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669864v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402792v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wambutt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volckaert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pohl" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#252;sterh&#246;ft" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(00)00195-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5886J3JH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006352315928" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LJMHWRB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402806v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Picaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(99)00073-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVZ6SGSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402845v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.628" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402802v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mayer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wambutt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murphy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volckaert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/47134" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402904v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sherson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cobbett" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(98)00049-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N35SP2FW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402918v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bancroft" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Love" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goodman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35140" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4781(98)00068-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHZN08W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402924v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Takvorian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(97)00374-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83J03N5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402928v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sazanov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baz Jackson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2728(95)00125-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521892v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/GOF.23.38" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104148v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831777v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635839v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099576v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928930v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106053v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106007v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schiilen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394046v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Tran van Canh" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3511-7_1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402187v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-9920(00)80006-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amokrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ruelland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2026.04.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanjie Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sk&#322;enar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Sancho-Andr&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01583-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Stahl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fernandez Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.852808" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915560v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11243554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02869-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02887-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/767772" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Warneys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dall&#8217;agata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pagliarani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padmarasu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1227-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0613-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez de Alba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beatriz Moreno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blavet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Blavet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Cegan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1698-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Jaeger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050312-120140" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B Schouwey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schalk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-226" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198542v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9066-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP81BCGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-280" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sturbois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gallais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03201.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018165v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cottet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schwob" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964165v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Sabot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr S. Rahman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bellec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.029181" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr Rahman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978143v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rombauts" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1621-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A4EE83DE35992FC1F201B5096D410A95D83AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673981v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Avon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crowe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Serizet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg071" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402783v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677651v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serizet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg286" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683601v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecharny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohlmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0709-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-033QGJFM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672398v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669864v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402792v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wambutt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volckaert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pohl" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#252;sterh&#246;ft" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(00)00195-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5886J3JH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006352315928" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LJMHWRB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402806v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Picaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(99)00073-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVZ6SGSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402845v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.628" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402802v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mayer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wambutt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murphy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volckaert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/47134" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402904v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sherson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cobbett" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(98)00049-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N35SP2FW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402918v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bancroft" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Love" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goodman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35140" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4781(98)00068-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHZN08W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402924v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Takvorian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(97)00374-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83J03N5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402928v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sazanov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baz Jackson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2728(95)00125-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521892v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/GOF.23.38" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104148v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831777v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635839v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099576v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928930v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106053v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106007v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schiilen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394046v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Tran van Canh" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3511-7_1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402187v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-9920(00)80006-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>