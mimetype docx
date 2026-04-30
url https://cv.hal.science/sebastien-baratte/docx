--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -1456,238 +1456,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">engrailed in cephalopods: a key gene related to the emergence of morphological novelties</w:t>
+                <w:t xml:space="preserve">Engrailed in cephalopods: a key gene related to the emergence of morphological novelties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Andouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development, Genes and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 217 (5), pp.353-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00427-007-0147-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145394v1</w:t>
+                <w:t xml:space="preserve">hal-02940433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engrailed in cephalopods: a key gene related to the emergence of morphological novelties</w:t>
+                <w:t xml:space="preserve">engrailed in cephalopods: a key gene related to the emergence of morphological novelties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Andouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Development, Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 217 (5), pp.353-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02940433v1</w:t>
+                <w:t xml:space="preserve">hal-00145394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1699,51 +1699,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for immediate early genes as neuronal activation markers in the cephalopod mollusc Sepia officinalis</w:t>
+                <w:t xml:space="preserve">Looking for immediate early genes as neuronal activation markers in the cephalopod mollusc Sepia officinalis. International Congress of Neuroethology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Andouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baratte</w:t>
@@ -1778,97 +1778,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">International Congress of Neuroethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032387v1</w:t>
+                <w:t xml:space="preserve">hal-04030767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for immediate early genes as neuronal activation markers in the cephalopod mollusc Sepia officinalis. International Congress of Neuroethology</w:t>
+                <w:t xml:space="preserve">Looking for immediate early genes as neuronal activation markers in the cephalopod mollusc Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Andouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baratte</w:t>
@@ -1903,73 +1903,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Neuroethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030767v1</w:t>
+                <w:t xml:space="preserve">hal-04032387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2124,51 +2124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Andouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baratte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548555v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Scaros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baratte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Croll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02179713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Navet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Buresi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02180519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buresi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bassaglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.04.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02180553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tiozzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23562" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RV8LJBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bassaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23938" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2010.11.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0PCF13V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0T9LWTF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2009.08.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHJWHMZD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0147-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324F4764A92AFB7F279AD978B68076FFDB10B34F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poncet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jozet-Alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Andouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baratte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548555v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Scaros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baratte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Croll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02179713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Navet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Buresi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02180519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buresi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bassaglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.04.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02180553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tiozzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23562" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RV8LJBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bassaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23938" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2010.11.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0PCF13V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0T9LWTF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2009.08.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHJWHMZD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0147-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324F4764A92AFB7F279AD978B68076FFDB10B34F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poncet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jozet-Alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>