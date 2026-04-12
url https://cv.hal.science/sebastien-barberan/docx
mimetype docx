--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -772,277 +772,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Un dépotoir de la fin du IIe s. ap. J.-C. sur le site des Aubettes à Mudaison (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Gafà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-271, 2021, Archéologie et histoire romaine, 978-2-35518-062-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681636v1</w:t>
+                <w:t xml:space="preserve">halshs-03485935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir de la fin du IIe s. ap. J.-C. sur le site des Aubettes à Mudaison (Hérault)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46, </w:t>
+              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Centre Jean Bérard, pp.351-374, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Mergoil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.8332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03485935v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « bols de Nîmes » à Arles. Une production méconnue de céramique à pâte calcaire engobée cuite en mode B du Haut-Empire dans le triangle bas-rhodanien</w:t>
               </w:r>
@@ -1108,150 +1108,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Époque romaine : les apports des découvertes funéraires</w:t>
+                <w:t xml:space="preserve">Des analyses de chimie organique à la recherche du contenu des récipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck, pp.60-61, 2017</w:t>
+              <w:t xml:space="preserve">, Snoek, pp.48-49, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739897v1</w:t>
+                <w:t xml:space="preserve">halshs-01739891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des analyses de chimie organique à la recherche du contenu des récipients</w:t>
+                <w:t xml:space="preserve">L’ensemble funéraire gaulois du site de Saint-Pastour à Vergèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
@@ -1265,404 +1295,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoek, pp.48-49, 2017</w:t>
+              <w:t xml:space="preserve">, Snoek, pp.44-46, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739891v1</w:t>
+                <w:t xml:space="preserve">halshs-01739885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ensemble funéraire gaulois du site de Saint-Pastour à Vergèze</w:t>
+                <w:t xml:space="preserve">Arles, enclos de la Verrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Provence-Alpes-Côte-d'Azur. Service régional de l'archéologie; France. Sous-direction de l'archéologie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoek, pp.44-46, 2017</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ministère de la culture et de la communication, Direction du patrimoine, Sous-Direction de l'archéologie, pp.104-106, 2017, Provence-Alpes, Côte d'Azur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739885v1</w:t>
+                <w:t xml:space="preserve">hal-01774522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles, enclos de la Verrerie</w:t>
+                <w:t xml:space="preserve">Époque romaine : les apports des découvertes funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Provence-Alpes-Côte-d'Azur. Service régional de l'archéologie; France. Sous-direction de l'archéologie. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Ministère de la culture et de la communication, Direction du patrimoine, Sous-Direction de l'archéologie, pp.104-106, 2017, Provence-Alpes, Côte d'Azur</w:t>
+              <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.60-61, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774522v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles, Verrerie de Trinquetaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional de la région Provence-Alpes-Côte d’Azur 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 90-92., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1875,282 +1875,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
+                <w:t xml:space="preserve">Les pratiques funéraires dans la Province de Transalpine aux II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècles av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-325, 2011, 978-2-84867-314-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.7262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03969285v1</w:t>
+                <w:t xml:space="preserve">halshs-03969401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires dans la Province de Transalpine aux II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècles av. J.-C.</w:t>
+                <w:t xml:space="preserve">L’enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.311-325, 2011, 978-2-84867-314-1. </w:t>
+              <w:t xml:space="preserve">, pp.327-333, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.7252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03969401v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03969285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique : vaisselle fine, céramiques communes, amphores et dolia</w:t>
               </w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3711,64 +3711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison de la Harpiste et son décor à Arles (Bouches-du-Rhône) : nouvelles données sur l’occupation tardo-républicaine d’&amp;lt;i&amp;gt;Arelate&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,282 +3964,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de potiers du Ier s. ap. J.-C. dans le quartier antique de Villa Roma à Nîmes (Gard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fermes à cour centrale excavée de la plaine de Nîmes au Haut-Empire : un modèle d’habitat ou une simple adaptation aux conditions spécifiques locales ? In : Villas, farms, rural settlements. A regional approach. Montpellier, 2015, p. 17-39 (Circa Villam, Studies on the Rural World in the Roman Period ; 7).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739619v1</w:t>
+                <w:t xml:space="preserve">halshs-01739587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fermes à cour centrale excavée de la plaine de Nîmes au Haut-Empire : un modèle d’habitat ou une simple adaptation aux conditions spécifiques locales ? In : Villas, farms, rural settlements. A regional approach. Montpellier, 2015, p. 17-39 (Circa Villam, Studies on the Rural World in the Roman Period ; 7).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un atelier de potiers du Ier s. ap. J.-C. dans le quartier antique de Villa Roma à Nîmes (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Malignas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.31-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2015.1909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739587v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t>
               </w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Gafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.293-360. </w:t>
@@ -5200,217 +5200,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01415871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
+                <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+                <w:t xml:space="preserve">Sarah Silvéréano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, p. 257-271</w:t>
+              <w:t xml:space="preserve">, 2006, p. 25-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787810v1</w:t>
+                <w:t xml:space="preserve">halshs-00787808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard).</w:t>
+                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Silvéréano</w:t>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, p. 25-56</w:t>
+              <w:t xml:space="preserve">, 2006, p. 257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787808v1</w:t>
+                <w:t xml:space="preserve">halshs-00787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lot de céramiques d'époque tibérienne découvert sur le site de Carsalade (Nîmes, Gard)</w:t>
               </w:r>
@@ -6249,51 +6249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approvisionnement en céramiques et commerce du vin en Uzège sous les Flaviens et les Antonins. Les données matérielles de la fouille de l'ancienne gendarmerie à Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Corbeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,90 +6344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation, gestes et dépôts rituels aux premiers temps d’Vcetia : le site de l’ancienne gendarmerie d’Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6465,64 +6465,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison de la Harpiste et ses décors de deuxième style pompéien : bilan de quatre années de fouilles (2013-2017) sur le site de la Verrerie à Arles (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6675,303 +6675,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau décor de deuxième style sur le site de la Verrerie à Arles : premiers résultats de la campagne de fouille 2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Genot</w:t>
+                <w:t xml:space="preserve">Faciès céramiques dans le couloir Aude-Garonne (IIe s. av.-Ve s. apr. J.-C.). SFECAG, Actes du Congrès de Narbonne, 2017, p. 177-214.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passelac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Peintures murales et stucs d’époque romaine, une archéologie du décor. Actes du 27e colloque de l’AFPMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPMA, Nov 2015, Paris, France. pp.21-38</w:t>
+              <w:t xml:space="preserve">Congrès de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739683v1</w:t>
+                <w:t xml:space="preserve">halshs-01739712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciès céramiques dans le couloir Aude-Garonne (IIe s. av.-Ve s. apr. J.-C.). SFECAG, Actes du Congrès de Narbonne, 2017, p. 177-214.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Passelac</w:t>
+                <w:t xml:space="preserve">Un nouveau décor de deuxième style sur le site de la Verrerie à Arles : premiers résultats de la campagne de fouille 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France</w:t>
+              <w:t xml:space="preserve"> Peintures murales et stucs d’époque romaine, une archéologie du décor. Actes du 27e colloque de l’AFPMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPMA, Nov 2015, Paris, France. pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739712v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépotoir de la fin du IIe s. ap. J.-C. sur le site des Aubettes à Mudaison (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Gafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7022,51 +7022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique de la période tardo-républicaine et du début du règne d’Auguste dans les fossés bordant la voie Domitienne sur le site de Roux/Moulinas (Castries et Saint-Brès, Hérault). SFECAG, Actes du Congrès de Narbonne, 2017, p. 385-404.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7505,51 +7505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques communes en Languedoc oriental à la période augustéenne : deux ensembles de référence découverts récemmnent à Murviel-les-Montpellier (Hérault) et à Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les céramiques communes dans leur contexte régional, faciès de consommation et mode d'approvisionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Lyon, France. p. 169-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7637,312 +7637,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00742867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires dans la province de Gaule Transalpine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements sociaux et culturels aux IIe-Ier s. av. J.-C. : les tombes dans l'espace rural autour de Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Caen, France. p. 311-325</w:t>
+              <w:t xml:space="preserve">Time of changes. In the beginning of the Romanization. Epoca de canvis. Als inicis de la romanitzacio.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Girona, Espagne. p. 161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740638v1</w:t>
+                <w:t xml:space="preserve">halshs-00740695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements sociaux et culturels aux IIe-Ier s. av. J.-C. : les tombes dans l'espace rural autour de Nîmes</w:t>
+                <w:t xml:space="preserve">La céramique non tournée gallo-romaine en bas-Languedoc. In : JOLY (M.), SÉGUIER (J.-M.) dir. — Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation. Actes du colloque tenu les 25 et 26 novembre 2010 à Paris, INHA, 55e supplément à la Revue Archéologique du Centre de la France, 2015, p. 49-64.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time of changes. In the beginning of the Romanization. Epoca de canvis. Als inicis de la romanitzacio.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Girona, Espagne. p. 161-172</w:t>
+              <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740695v1</w:t>
+                <w:t xml:space="preserve">halshs-01739592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique non tournée gallo-romaine en bas-Languedoc. In : JOLY (M.), SÉGUIER (J.-M.) dir. — Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation. Actes du colloque tenu les 25 et 26 novembre 2010 à Paris, INHA, 55e supplément à la Revue Archéologique du Centre de la France, 2015, p. 49-64.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques funéraires dans la province de Gaule Transalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Raynaud</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Caen, France. p. 311-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739592v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00740638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du IIe et du Ier s. av. J.-C.</w:t>
               </w:r>
@@ -8036,90 +8036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble augustéen mis au jour au pied du monument corinthien de l'agglomération du Castellas (Murviel-lès-Montpellier, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verònica Martínez Ferreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Silvéréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S.F.E.C.A.G., Congrès de Colmar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Colmar, France. pp.289-318</w:t>
@@ -8142,312 +8142,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépotoir de la rue Condé à Nîmes (Gard) : un lot de mobilier daté du premier tiers du IIe s. apr. J.-C.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Rubira</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Actes du Congrès de Pézenas, 25-28 Mai 2006", Société française d'étude de la céramique antique en Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucien Rivet, 2006, Marseille, France. pp.11-24</w:t>
+              <w:t xml:space="preserve">Congrès de Pézenas, Société française d'étude de la céramique antique en Gaule, Pézenas, 25-28 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Pézenas, France. pp.257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070917v1</w:t>
+                <w:t xml:space="preserve">hal-02872506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dépotoir de la rue Condé à Nîmes (Gard) : un lot de mobilier daté du premier tiers du IIe s. apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Rubira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pézenas, Société française d'étude de la céramique antique en Gaule, Pézenas, 25-28 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Pézenas, France. pp.257-271</w:t>
+              <w:t xml:space="preserve">"Actes du Congrès de Pézenas, 25-28 Mai 2006", Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucien Rivet, 2006, Marseille, France. pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872506v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Silvéréano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Actes du Congrès de Pézenas" organisé par la Société française d'étude de la céramique antique en Gaule, à Marseille les 25-28 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Marseille, France. pp.25-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8870,267 +8870,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lansargues (34), la ZAC des Conques, tranche 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+                <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Faïsse</w:t>
+                <w:t xml:space="preserve">Elie Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, p. 344</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, 439 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840484v1</w:t>
+                <w:t xml:space="preserve">hal-04925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Ghanem</w:t>
+                <w:t xml:space="preserve">Lansargues (34), la ZAC des Conques, tranche 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, p. 344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04925719v1</w:t>
+                <w:t xml:space="preserve">hal-04840484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mende (48), Lou Chaousse : rapport de diagnostic</w:t>
               </w:r>
@@ -9155,51 +9155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9264,51 +9264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9609,51 +9609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9692,51 +9692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattes (34), 9 rue des Palmiers : rapport de diagnostic - Opération archéologique 1112693 Code Inrap D149262</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9892,1309 +9892,1352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villevieille (30), Chemin du Mas Portalier : rapport de diagnostic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narbonne (11), ZAC des Berges de la Robine : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mignot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Houix</w:t>
+                <w:t xml:space="preserve">Elsa Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Leal</w:t>
+                <w:t xml:space="preserve">Christophe Grancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
+              <w:t xml:space="preserve">Inrap. 2022, 11 vol. (237 p, 519 p., 499 p., 38 p., 727 p., 1085 p., 1084 p., 510 p., 724 p., 758 p., 1012 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121900v1</w:t>
+                <w:t xml:space="preserve">hal-04123369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narbonne (11), ZAC des Berges de la Robine : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Villevieille (30), Chemin du Mas Portalier : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Donat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Grancha</w:t>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2022, 11 vol. (237 p, 519 p., 499 p., 38 p., 727 p., 1085 p., 1084 p., 510 p., 724 p., 758 p., 1012 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123369v1</w:t>
+                <w:t xml:space="preserve">hal-04121900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 2 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rochette</w:t>
+                <w:t xml:space="preserve">Vauvert (30), Parc Grégoire – Chemin de la Rouvière - Tranche 1, Rapport d'opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Grimaud</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Gafà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Tarrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2021, 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123217v1</w:t>
+                <w:t xml:space="preserve">hal-04929700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 1 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rochette</w:t>
+                <w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Lou Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123197v1</w:t>
+                <w:t xml:space="preserve">hal-04682521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vauvert (30), Parc Grégoire – Chemin de la Rouvière - Tranche 1, Rapport d'opération de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Bagnols-sur-Cèze (30), Rue André Penchenier : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mourre</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2021, 176 p</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2021, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04929700v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mille</w:t>
+                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 2 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Tarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682521v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bagnols-sur-Cèze (30), Rue André Penchenier : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 1 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bouchet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liliane Tarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Commandré</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04925733v1</w:t>
+                <w:t xml:space="preserve">hal-04123197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lezignan-Corbières (11), Domaine Saint-Estève, lotissement Domaine Saint-Estève : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2020, pp.44</w:t>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879609v1</w:t>
+                <w:t xml:space="preserve">hal-04257167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30) 32 rue de Sauve : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Métais</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04257160v1</w:t>
+                <w:t xml:space="preserve">hal-04925124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nîmes (30) 32 rue de Sauve : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Maufras</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïsse Camille</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257167v1</w:t>
+                <w:t xml:space="preserve">hal-04257160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
+                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 3 : L'Antiquité ; Partie 4 : Le Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 173 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anselmo</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04925124v1</w:t>
+                <w:t xml:space="preserve">hal-04925479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11216,305 +11259,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 3 : L'Antiquité ; Partie 4 : Le Moyen Age</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brignon (30), 3 impasse d'Alais : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2020, 62 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Cammas</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04925479v1</w:t>
+                <w:t xml:space="preserve">hal-04123222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brignon (30), 3 impasse d'Alais : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lezignan-Corbières (11), Domaine Saint-Estève, lotissement Domaine Saint-Estève : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04123222v1</w:t>
+                <w:t xml:space="preserve">hal-04879609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30) Cathédrale Notre-Dame et Saint Castor : nef et déambulatoires : rapport de fouille</w:t>
               </w:r>
@@ -11539,51 +11539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2019, 179 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11758,51 +11758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2018, 4 vol. (305 p., 137 p., 314 p., 271 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11976,271 +11976,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire d'un quartier de Nemausus : Nîmes, Parking Jean Jaurès : Occitanie, Gard : tome II, présentation des données : volume 1, cadre naturel et Préhistoire, la campagne avant la ville (V e - Ier siècles av. J.-C.) : rapport de fouille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Houix</w:t>
+                <w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alvitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2017, 202 p</w:t>
+              <w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124897v1</w:t>
+                <w:t xml:space="preserve">hal-04284534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'histoire d'un quartier de Nemausus : Nîmes, Parking Jean Jaurès : Occitanie, Gard : tome II, présentation des données : volume 1, cadre naturel et Préhistoire, la campagne avant la ville (V e - Ier siècles av. J.-C.) : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2017, 202 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bachelot</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04284534v1</w:t>
+                <w:t xml:space="preserve">hal-04124897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline de l'Yeuse : Murviel-lès-Montpellier : Occitanie - Pyrénées Méditerranée, Hérault : rapport de diagnostic</w:t>
               </w:r>
@@ -12252,51 +12252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12331,90 +12331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tosna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12492,51 +12492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap MED. 2016, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -12811,51 +12811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap MED. 2015, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13012,51 +13012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13134,51 +13134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13735,51 +13735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6fzt-vh18" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gaf&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7262" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arlaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1909" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1192" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1521" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1293" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04885128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070917v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04951878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04118880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121900v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grancha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925733v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257155v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077926v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conterion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6fzt-vh18" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gaf&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7262" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arlaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1909" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1192" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1521" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1293" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04885128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04951878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04118880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanque" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grancha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929700v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123222v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879609v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257155v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077926v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conterion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>