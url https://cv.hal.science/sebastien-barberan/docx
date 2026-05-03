--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -772,277 +772,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir de la fin du IIe s. ap. J.-C. sur le site des Aubettes à Mudaison (Hérault)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Centre Jean Bérard, pp.351-374, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.8332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03485935v1</w:t>
+                <w:t xml:space="preserve">hal-03681636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Un dépotoir de la fin du IIe s. ap. J.-C. sur le site des Aubettes à Mudaison (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
+                <w:t xml:space="preserve">Raffaella Gafà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 53, Centre Jean Bérard, pp.351-374, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t>
+              <w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pcjb.8332⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-271, 2021, Archéologie et histoire romaine, 978-2-35518-062-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681636v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03485935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « bols de Nîmes » à Arles. Une production méconnue de céramique à pâte calcaire engobée cuite en mode B du Haut-Empire dans le triangle bas-rhodanien</w:t>
               </w:r>
@@ -1108,156 +1108,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des analyses de chimie organique à la recherche du contenu des récipients</w:t>
+                <w:t xml:space="preserve">Époque romaine : les apports des découvertes funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoek, pp.48-49, 2017</w:t>
+              <w:t xml:space="preserve">, Snoeck, pp.60-61, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739891v1</w:t>
+                <w:t xml:space="preserve">halshs-01739897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ensemble funéraire gaulois du site de Saint-Pastour à Vergèze</w:t>
               </w:r>
@@ -1474,126 +1444,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Époque romaine : les apports des découvertes funéraires</w:t>
+                <w:t xml:space="preserve">Des analyses de chimie organique à la recherche du contenu des récipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck, pp.60-61, 2017</w:t>
+              <w:t xml:space="preserve">, Snoek, pp.48-49, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739897v1</w:t>
+                <w:t xml:space="preserve">halshs-01739891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles, Verrerie de Trinquetaille</w:t>
               </w:r>
@@ -1875,282 +1875,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires dans la Province de Transalpine aux II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècles av. J.-C.</w:t>
+                <w:t xml:space="preserve">L’enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.311-325, 2011, 978-2-84867-314-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.7252⟩</w:t>
+              <w:t xml:space="preserve">, pp.327-333, 2011, 978-2-84867-314-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03969401v1</w:t>
+                <w:t xml:space="preserve">halshs-03969285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
+                <w:t xml:space="preserve">Les pratiques funéraires dans la Province de Transalpine aux II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècles av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.327-333, 2011, 978-2-84867-314-1. </w:t>
+              <w:t xml:space="preserve">, pp.311-325, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.7262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03969285v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03969401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique : vaisselle fine, céramiques communes, amphores et dolia</w:t>
               </w:r>
@@ -2302,238 +2302,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes du Cadereau. Immeuble « Jean-Lasserre »</w:t>
+                <w:t xml:space="preserve">La tombe de la Placette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADAL, pp.45-50, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t>
+              <w:t xml:space="preserve">, ADAL, pp.41-44, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043970v1</w:t>
+                <w:t xml:space="preserve">hal-04043958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe de la Placette</w:t>
+                <w:t xml:space="preserve">Les tombes du Cadereau. Immeuble « Jean-Lasserre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADAL, pp.41-44, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t>
+              <w:t xml:space="preserve">, ADAL, pp.45-50, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043958v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mobilier céramique antique (zone 18).</w:t>
               </w:r>
@@ -2586,277 +2586,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de deux ensembles stratifiés datés du Bas-Empire découverts à Ambrussum (Villetelle, Hérault)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase I. Les fossés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llopis Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du Rhône aux Pyrénées : aspects de la vie matérielle en Gaule Narbonnaise (fin du Ier s. av. - VIe s. ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Monique Mergoil, p. 227-255, 2006, Archéologie et Histoire Romaine ; 15</w:t>
+              <w:t xml:space="preserve">In : CRUBEZY (E.), DUCHESNE (S.), ARLAUD (C.) dir. - La mort, les morts et la ville. Saints-Come-et-Damien (Montpellier, Xe-XVIe siècles). Editions Errance, Paris, 2006, p. 68-75.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787818v1</w:t>
+                <w:t xml:space="preserve">halshs-01739444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase I. Les fossés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de deux ensembles stratifiés datés du Bas-Empire découverts à Ambrussum (Villetelle, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llopis Eric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Véronique Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Mauné; Martine Genin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : CRUBEZY (E.), DUCHESNE (S.), ARLAUD (C.) dir. - La mort, les morts et la ville. Saints-Come-et-Damien (Montpellier, Xe-XVIe siècles). Editions Errance, Paris, 2006, p. 68-75.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Du Rhône aux Pyrénées : aspects de la vie matérielle en Gaule Narbonnaise (fin du Ier s. av. - VIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Monique Mergoil, p. 227-255, 2006, Archéologie et Histoire Romaine ; 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739444v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phases 2 et 3. Les bassins et les dolia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Arlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llopis Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : CRUBEZY (E.), DUCHESNE (S.), ARLAUD (C.) dir. - La mort, les morts et la ville. Saints-Come-et-Damien (Montpellier, Xe-XVIe siècles). Editions Errance, Paris, 2006, p. 68-75.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,282 +3964,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fermes à cour centrale excavée de la plaine de Nîmes au Haut-Empire : un modèle d’habitat ou une simple adaptation aux conditions spécifiques locales ? In : Villas, farms, rural settlements. A regional approach. Montpellier, 2015, p. 17-39 (Circa Villam, Studies on the Rural World in the Roman Period ; 7).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+                <w:t xml:space="preserve">Un atelier de potiers du Ier s. ap. J.-C. dans le quartier antique de Villa Roma à Nîmes (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cayn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Malignas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.31-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2015.1909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739587v1</w:t>
+                <w:t xml:space="preserve">halshs-01739619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de potiers du Ier s. ap. J.-C. dans le quartier antique de Villa Roma à Nîmes (Gard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fermes à cour centrale excavée de la plaine de Nîmes au Haut-Empire : un modèle d’habitat ou une simple adaptation aux conditions spécifiques locales ? In : Villas, farms, rural settlements. A regional approach. Montpellier, 2015, p. 17-39 (Circa Villam, Studies on the Rural World in the Roman Period ; 7).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739619v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t>
               </w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Gafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.293-360. </w:t>
@@ -4679,51 +4679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.221-246. </w:t>
@@ -4755,247 +4755,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00861469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) et la réorganisation du peuplement périurbain nîmois au IIIe s. ap. J.-C. The countryside in the 3rd century from Septimus Severus to the Tetrarchy. Studies on the rural world in the roman period, 3, Girona, 2008, p. 173-188.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+                <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de L’Ermitage à Alès (30) : un &amp;lt;i&amp;gt;emporion&amp;lt;/i&amp;gt; à la frontière de la Transalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739480v1</w:t>
+                <w:t xml:space="preserve">hal-02515306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de L’Ermitage à Alès (30) : un &amp;lt;i&amp;gt;emporion&amp;lt;/i&amp;gt; à la frontière de la Transalpine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+                <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) et la réorganisation du peuplement périurbain nîmois au IIIe s. ap. J.-C. The countryside in the 3rd century from Septimus Severus to the Tetrarchy. Studies on the rural world in the roman period, 3, Girona, 2008, p. 173-188.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26, pp.47-49</w:t>
+              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515306v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble de céramiques daté du début de la période augustéenne sur le site du Mas de Vignoles à Nîmes (Gard)</w:t>
               </w:r>
@@ -5200,217 +5200,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01415871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard).</w:t>
+                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Silvéréano</w:t>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, p. 25-56</w:t>
+              <w:t xml:space="preserve">, 2006, p. 257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787808v1</w:t>
+                <w:t xml:space="preserve">halshs-00787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
+                <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+                <w:t xml:space="preserve">Sarah Silvéréano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, p. 257-271</w:t>
+              <w:t xml:space="preserve">, 2006, p. 25-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787810v1</w:t>
+                <w:t xml:space="preserve">halshs-00787808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lot de céramiques d'époque tibérienne découvert sur le site de Carsalade (Nîmes, Gard)</w:t>
               </w:r>
@@ -5798,51 +5798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du 21 rue Séguier à Nîmes (Gard) et son environnement : notes d'histoire et d'archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Potay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6249,51 +6249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approvisionnement en céramiques et commerce du vin en Uzège sous les Flaviens et les Antonins. Les données matérielles de la fouille de l'ancienne gendarmerie à Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Corbeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,90 +6344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation, gestes et dépôts rituels aux premiers temps d’Vcetia : le site de l’ancienne gendarmerie d’Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6675,303 +6675,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciès céramiques dans le couloir Aude-Garonne (IIe s. av.-Ve s. apr. J.-C.). SFECAG, Actes du Congrès de Narbonne, 2017, p. 177-214.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Passelac</w:t>
+                <w:t xml:space="preserve">Un nouveau décor de deuxième style sur le site de la Verrerie à Arles : premiers résultats de la campagne de fouille 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France</w:t>
+              <w:t xml:space="preserve"> Peintures murales et stucs d’époque romaine, une archéologie du décor. Actes du 27e colloque de l’AFPMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPMA, Nov 2015, Paris, France. pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739712v1</w:t>
+                <w:t xml:space="preserve">halshs-01739683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau décor de deuxième style sur le site de la Verrerie à Arles : premiers résultats de la campagne de fouille 2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Genot</w:t>
+                <w:t xml:space="preserve">Faciès céramiques dans le couloir Aude-Garonne (IIe s. av.-Ve s. apr. J.-C.). SFECAG, Actes du Congrès de Narbonne, 2017, p. 177-214.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passelac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Peintures murales et stucs d’époque romaine, une archéologie du décor. Actes du 27e colloque de l’AFPMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPMA, Nov 2015, Paris, France. pp.21-38</w:t>
+              <w:t xml:space="preserve">Congrès de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739683v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépotoir de la fin du IIe s. ap. J.-C. sur le site des Aubettes à Mudaison (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Gafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7022,51 +7022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique de la période tardo-républicaine et du début du règne d’Auguste dans les fossés bordant la voie Domitienne sur le site de Roux/Moulinas (Castries et Saint-Brès, Hérault). SFECAG, Actes du Congrès de Narbonne, 2017, p. 385-404.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7505,51 +7505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques communes en Languedoc oriental à la période augustéenne : deux ensembles de référence découverts récemmnent à Murviel-les-Montpellier (Hérault) et à Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les céramiques communes dans leur contexte régional, faciès de consommation et mode d'approvisionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Lyon, France. p. 169-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7637,312 +7637,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00742867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements sociaux et culturels aux IIe-Ier s. av. J.-C. : les tombes dans l'espace rural autour de Nîmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques funéraires dans la province de Gaule Transalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time of changes. In the beginning of the Romanization. Epoca de canvis. Als inicis de la romanitzacio.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Girona, Espagne. p. 161-172</w:t>
+              <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Caen, France. p. 311-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740695v1</w:t>
+                <w:t xml:space="preserve">halshs-00740638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique non tournée gallo-romaine en bas-Languedoc. In : JOLY (M.), SÉGUIER (J.-M.) dir. — Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation. Actes du colloque tenu les 25 et 26 novembre 2010 à Paris, INHA, 55e supplément à la Revue Archéologique du Centre de la France, 2015, p. 49-64.</w:t>
+                <w:t xml:space="preserve">Changements sociaux et culturels aux IIe-Ier s. av. J.-C. : les tombes dans l'espace rural autour de Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Raynaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Time of changes. In the beginning of the Romanization. Epoca de canvis. Als inicis de la romanitzacio.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Girona, Espagne. p. 161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739592v1</w:t>
+                <w:t xml:space="preserve">halshs-00740695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires dans la province de Gaule Transalpine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique non tournée gallo-romaine en bas-Languedoc. In : JOLY (M.), SÉGUIER (J.-M.) dir. — Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation. Actes du colloque tenu les 25 et 26 novembre 2010 à Paris, INHA, 55e supplément à la Revue Archéologique du Centre de la France, 2015, p. 49-64.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Caen, France. p. 311-325</w:t>
+              <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00740638v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du IIe et du Ier s. av. J.-C.</w:t>
               </w:r>
@@ -8036,90 +8036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble augustéen mis au jour au pied du monument corinthien de l'agglomération du Castellas (Murviel-lès-Montpellier, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verònica Martínez Ferreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Silvéréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S.F.E.C.A.G., Congrès de Colmar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Colmar, France. pp.289-318</w:t>
@@ -8142,148 +8142,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité</w:t>
+                <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+                <w:t xml:space="preserve">Sarah Silvéréano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pézenas, Société française d'étude de la céramique antique en Gaule, Pézenas, 25-28 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Pézenas, France. pp.257-271</w:t>
+              <w:t xml:space="preserve">"Actes du Congrès de Pézenas" organisé par la Société française d'étude de la céramique antique en Gaule, à Marseille les 25-28 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille, France. pp.25-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872506v1</w:t>
+                <w:t xml:space="preserve">hal-03070916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépotoir de la rue Condé à Nîmes (Gard) : un lot de mobilier daté du premier tiers du IIe s. apr. J.-C.</w:t>
               </w:r>
@@ -8384,109 +8345,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard)</w:t>
+                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Silvéréano</w:t>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Actes du Congrès de Pézenas" organisé par la Société française d'étude de la céramique antique en Gaule, à Marseille les 25-28 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marseille, France. pp.25-56</w:t>
+              <w:t xml:space="preserve">Congrès de Pézenas, Société française d'étude de la céramique antique en Gaule, Pézenas, 25-28 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Pézenas, France. pp.257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070916v1</w:t>
+                <w:t xml:space="preserve">hal-02872506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhumation and cremation in Roman Gaul : continuity or discontinuity of the burial practices.</w:t>
               </w:r>
@@ -8668,51 +8668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8870,389 +8870,389 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mende (48), Lou Chaousse : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Ghanem</w:t>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lola Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Donat</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, 439 p</w:t>
+              <w:t xml:space="preserve">Inrap. 2024, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925719v1</w:t>
+                <w:t xml:space="preserve">hal-04904551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lansargues (34), la ZAC des Conques, tranche 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, p. 344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mende (48), Lou Chaousse : rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, 439 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Remicourt</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04904551v1</w:t>
+                <w:t xml:space="preserve">hal-04925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), 35 rue Rouget de Lisle : rapport de diagnostic</w:t>
               </w:r>
@@ -9609,51 +9609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9692,51 +9692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattes (34), 9 rue des Palmiers : rapport de diagnostic - Opération archéologique 1112693 Code Inrap D149262</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9892,1352 +9892,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narbonne (11), ZAC des Berges de la Robine : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Villevieille (30), Chemin du Mas Portalier : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Donat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Grancha</w:t>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2022, 11 vol. (237 p, 519 p., 499 p., 38 p., 727 p., 1085 p., 1084 p., 510 p., 724 p., 758 p., 1012 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123369v1</w:t>
+                <w:t xml:space="preserve">hal-04121900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villevieille (30), Chemin du Mas Portalier : rapport de diagnostic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narbonne (11), ZAC des Berges de la Robine : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mignot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Houix</w:t>
+                <w:t xml:space="preserve">Elsa Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Leal</w:t>
+                <w:t xml:space="preserve">Christophe Grancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
+              <w:t xml:space="preserve">Inrap. 2022, 11 vol. (237 p, 519 p., 499 p., 38 p., 727 p., 1085 p., 1084 p., 510 p., 724 p., 758 p., 1012 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121900v1</w:t>
+                <w:t xml:space="preserve">hal-04123369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vauvert (30), Parc Grégoire – Chemin de la Rouvière - Tranche 1, Rapport d'opération de diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 2 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mourre</w:t>
+                <w:t xml:space="preserve">Liliane Tarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2021, 176 p</w:t>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929700v1</w:t>
+                <w:t xml:space="preserve">hal-04123217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mille</w:t>
+                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 1 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Tarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682521v1</w:t>
+                <w:t xml:space="preserve">hal-04123197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagnols-sur-Cèze (30), Rue André Penchenier : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2021, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 2 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rochette</w:t>
+                <w:t xml:space="preserve">Vauvert (30), Parc Grégoire – Chemin de la Rouvière - Tranche 1, Rapport d'opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Gafà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2021, 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123217v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 1 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rochette</w:t>
+                <w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Lou Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123197v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faïsse Camille</w:t>
+                <w:t xml:space="preserve">Lezignan-Corbières (11), Domaine Saint-Estève, lotissement Domaine Saint-Estève : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257167v1</w:t>
+                <w:t xml:space="preserve">hal-04879609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nîmes (30) 32 rue de Sauve : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anselmo</w:t>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2020</w:t>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925124v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30) 32 rue de Sauve : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 59 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257160v1</w:t>
+                <w:t xml:space="preserve">hal-04257167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 3 : L'Antiquité ; Partie 4 : Le Moyen Age</w:t>
+                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ott</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 173 p</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925479v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11259,262 +11216,305 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brignon (30), 3 impasse d'Alais : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 3 : L'Antiquité ; Partie 4 : Le Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2020, 62 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123222v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lezignan-Corbières (11), Domaine Saint-Estève, lotissement Domaine Saint-Estève : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+                <w:t xml:space="preserve">Brignon (30), 3 impasse d'Alais : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2020, pp.44</w:t>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2020, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04879609v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30) Cathédrale Notre-Dame et Saint Castor : nef et déambulatoires : rapport de fouille</w:t>
               </w:r>
@@ -11539,51 +11539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2019, 179 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11758,51 +11758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2018, 4 vol. (305 p., 137 p., 314 p., 271 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11995,51 +11995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tosna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12104,90 +12104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire d'un quartier de Nemausus : Nîmes, Parking Jean Jaurès : Occitanie, Gard : tome II, présentation des données : volume 1, cadre naturel et Préhistoire, la campagne avant la ville (V e - Ier siècles av. J.-C.) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12252,51 +12252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12331,90 +12331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tosna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12492,51 +12492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap MED. 2016, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -12785,77 +12785,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap MED. 2015, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13012,51 +13012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13134,51 +13134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13735,51 +13735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6fzt-vh18" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gaf&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7262" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arlaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1909" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1192" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1521" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1293" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04885128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04951878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04118880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanque" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grancha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929700v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123222v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879609v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257155v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077926v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conterion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6fzt-vh18" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gaf&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7262" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arlaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1909" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1192" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1521" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1293" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04885128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904551v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04951878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04118880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121900v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grancha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257155v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077926v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conterion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>