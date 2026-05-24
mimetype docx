--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -772,277 +772,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Un dépotoir de la fin du IIe s. ap. J.-C. sur le site des Aubettes à Mudaison (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Gafà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-271, 2021, Archéologie et histoire romaine, 978-2-35518-062-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681636v1</w:t>
+                <w:t xml:space="preserve">halshs-03485935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir de la fin du IIe s. ap. J.-C. sur le site des Aubettes à Mudaison (Hérault)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule (IIe-IIIe s. ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46, </w:t>
+              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Centre Jean Bérard, pp.351-374, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Mergoil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.8332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03485935v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « bols de Nîmes » à Arles. Une production méconnue de céramique à pâte calcaire engobée cuite en mode B du Haut-Empire dans le triangle bas-rhodanien</w:t>
               </w:r>
@@ -1108,126 +1108,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Époque romaine : les apports des découvertes funéraires</w:t>
+                <w:t xml:space="preserve">Des analyses de chimie organique à la recherche du contenu des récipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck, pp.60-61, 2017</w:t>
+              <w:t xml:space="preserve">, Snoek, pp.48-49, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739897v1</w:t>
+                <w:t xml:space="preserve">halshs-01739891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ensemble funéraire gaulois du site de Saint-Pastour à Vergèze</w:t>
               </w:r>
@@ -1444,156 +1474,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des analyses de chimie organique à la recherche du contenu des récipients</w:t>
+                <w:t xml:space="preserve">Époque romaine : les apports des découvertes funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoek, pp.48-49, 2017</w:t>
+              <w:t xml:space="preserve">, Snoeck, pp.60-61, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739891v1</w:t>
+                <w:t xml:space="preserve">halshs-01739897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles, Verrerie de Trinquetaille</w:t>
               </w:r>
@@ -1875,282 +1875,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
+                <w:t xml:space="preserve">Les pratiques funéraires dans la Province de Transalpine aux II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècles av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-325, 2011, 978-2-84867-314-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.7262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03969285v1</w:t>
+                <w:t xml:space="preserve">halshs-03969401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires dans la Province de Transalpine aux II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècles av. J.-C.</w:t>
+                <w:t xml:space="preserve">L’enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.311-325, 2011, 978-2-84867-314-1. </w:t>
+              <w:t xml:space="preserve">, pp.327-333, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.7252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03969401v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03969285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique : vaisselle fine, céramiques communes, amphores et dolia</w:t>
               </w:r>
@@ -2302,238 +2302,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe de la Placette</w:t>
+                <w:t xml:space="preserve">Les tombes du Cadereau. Immeuble « Jean-Lasserre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADAL, pp.41-44, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t>
+              <w:t xml:space="preserve">, ADAL, pp.45-50, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043958v1</w:t>
+                <w:t xml:space="preserve">hal-04043970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes du Cadereau. Immeuble « Jean-Lasserre »</w:t>
+                <w:t xml:space="preserve">La tombe de la Placette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADAL, pp.45-50, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t>
+              <w:t xml:space="preserve">, ADAL, pp.41-44, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043970v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mobilier céramique antique (zone 18).</w:t>
               </w:r>
@@ -2586,277 +2586,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase I. Les fossés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de deux ensembles stratifiés datés du Bas-Empire découverts à Ambrussum (Villetelle, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Véronique Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Mauné; Martine Genin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : CRUBEZY (E.), DUCHESNE (S.), ARLAUD (C.) dir. - La mort, les morts et la ville. Saints-Come-et-Damien (Montpellier, Xe-XVIe siècles). Editions Errance, Paris, 2006, p. 68-75.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Du Rhône aux Pyrénées : aspects de la vie matérielle en Gaule Narbonnaise (fin du Ier s. av. - VIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Monique Mergoil, p. 227-255, 2006, Archéologie et Histoire Romaine ; 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739444v1</w:t>
+                <w:t xml:space="preserve">halshs-00787818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de deux ensembles stratifiés datés du Bas-Empire découverts à Ambrussum (Villetelle, Hérault)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase I. Les fossés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Mathieu</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Llopis Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du Rhône aux Pyrénées : aspects de la vie matérielle en Gaule Narbonnaise (fin du Ier s. av. - VIe s. ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Monique Mergoil, p. 227-255, 2006, Archéologie et Histoire Romaine ; 15</w:t>
+              <w:t xml:space="preserve">In : CRUBEZY (E.), DUCHESNE (S.), ARLAUD (C.) dir. - La mort, les morts et la ville. Saints-Come-et-Damien (Montpellier, Xe-XVIe siècles). Editions Errance, Paris, 2006, p. 68-75.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00787818v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phases 2 et 3. Les bassins et les dolia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Arlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llopis Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : CRUBEZY (E.), DUCHESNE (S.), ARLAUD (C.) dir. - La mort, les morts et la ville. Saints-Come-et-Damien (Montpellier, Xe-XVIe siècles). Editions Errance, Paris, 2006, p. 68-75.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,282 +3964,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de potiers du Ier s. ap. J.-C. dans le quartier antique de Villa Roma à Nîmes (Gard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fermes à cour centrale excavée de la plaine de Nîmes au Haut-Empire : un modèle d’habitat ou une simple adaptation aux conditions spécifiques locales ? In : Villas, farms, rural settlements. A regional approach. Montpellier, 2015, p. 17-39 (Circa Villam, Studies on the Rural World in the Roman Period ; 7).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739619v1</w:t>
+                <w:t xml:space="preserve">halshs-01739587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fermes à cour centrale excavée de la plaine de Nîmes au Haut-Empire : un modèle d’habitat ou une simple adaptation aux conditions spécifiques locales ? In : Villas, farms, rural settlements. A regional approach. Montpellier, 2015, p. 17-39 (Circa Villam, Studies on the Rural World in the Roman Period ; 7).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un atelier de potiers du Ier s. ap. J.-C. dans le quartier antique de Villa Roma à Nîmes (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Malignas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.31-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2015.1909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739587v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t>
               </w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Gafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.293-360. </w:t>
@@ -4679,51 +4679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.221-246. </w:t>
@@ -4755,247 +4755,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00861469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de L’Ermitage à Alès (30) : un &amp;lt;i&amp;gt;emporion&amp;lt;/i&amp;gt; à la frontière de la Transalpine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+                <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) et la réorganisation du peuplement périurbain nîmois au IIIe s. ap. J.-C. The countryside in the 3rd century from Septimus Severus to the Tetrarchy. Studies on the rural world in the roman period, 3, Girona, 2008, p. 173-188.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26, pp.47-49</w:t>
+              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515306v1</w:t>
+                <w:t xml:space="preserve">halshs-01739480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) et la réorganisation du peuplement périurbain nîmois au IIIe s. ap. J.-C. The countryside in the 3rd century from Septimus Severus to the Tetrarchy. Studies on the rural world in the roman period, 3, Girona, 2008, p. 173-188.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+                <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de L’Ermitage à Alès (30) : un &amp;lt;i&amp;gt;emporion&amp;lt;/i&amp;gt; à la frontière de la Transalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739480v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble de céramiques daté du début de la période augustéenne sur le site du Mas de Vignoles à Nîmes (Gard)</w:t>
               </w:r>
@@ -5200,217 +5200,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01415871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
+                <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+                <w:t xml:space="preserve">Sarah Silvéréano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, p. 257-271</w:t>
+              <w:t xml:space="preserve">, 2006, p. 25-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787810v1</w:t>
+                <w:t xml:space="preserve">halshs-00787808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard).</w:t>
+                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Silvéréano</w:t>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, p. 25-56</w:t>
+              <w:t xml:space="preserve">, 2006, p. 257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787808v1</w:t>
+                <w:t xml:space="preserve">halshs-00787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lot de céramiques d'époque tibérienne découvert sur le site de Carsalade (Nîmes, Gard)</w:t>
               </w:r>
@@ -5798,51 +5798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du 21 rue Séguier à Nîmes (Gard) et son environnement : notes d'histoire et d'archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Potay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6249,51 +6249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approvisionnement en céramiques et commerce du vin en Uzège sous les Flaviens et les Antonins. Les données matérielles de la fouille de l'ancienne gendarmerie à Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Corbeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,90 +6344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation, gestes et dépôts rituels aux premiers temps d’Vcetia : le site de l’ancienne gendarmerie d’Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6927,51 +6927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépotoir de la fin du IIe s. ap. J.-C. sur le site des Aubettes à Mudaison (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Gafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7022,51 +7022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique de la période tardo-républicaine et du début du règne d’Auguste dans les fossés bordant la voie Domitienne sur le site de Roux/Moulinas (Castries et Saint-Brès, Hérault). SFECAG, Actes du Congrès de Narbonne, 2017, p. 385-404.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7505,51 +7505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques communes en Languedoc oriental à la période augustéenne : deux ensembles de référence découverts récemmnent à Murviel-les-Montpellier (Hérault) et à Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les céramiques communes dans leur contexte régional, faciès de consommation et mode d'approvisionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Lyon, France. p. 169-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8036,90 +8036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble augustéen mis au jour au pied du monument corinthien de l'agglomération du Castellas (Murviel-lès-Montpellier, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verònica Martínez Ferreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Silvéréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S.F.E.C.A.G., Congrès de Colmar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Colmar, France. pp.289-318</w:t>
@@ -8142,351 +8142,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dépotoir de la rue Condé à Nîmes (Gard) : un lot de mobilier daté du premier tiers du IIe s. apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Silvéréano</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Rubira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Actes du Congrès de Pézenas" organisé par la Société française d'étude de la céramique antique en Gaule, à Marseille les 25-28 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marseille, France. pp.25-56</w:t>
+              <w:t xml:space="preserve">"Actes du Congrès de Pézenas, 25-28 Mai 2006", Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucien Rivet, 2006, Marseille, France. pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070916v1</w:t>
+                <w:t xml:space="preserve">hal-03070917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépotoir de la rue Condé à Nîmes (Gard) : un lot de mobilier daté du premier tiers du IIe s. apr. J.-C.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Rubira</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Actes du Congrès de Pézenas, 25-28 Mai 2006", Société française d'étude de la céramique antique en Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucien Rivet, 2006, Marseille, France. pp.11-24</w:t>
+              <w:t xml:space="preserve">Congrès de Pézenas, Société française d'étude de la céramique antique en Gaule, Pézenas, 25-28 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Pézenas, France. pp.257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070917v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité</w:t>
+                <w:t xml:space="preserve">Le comblement stratifié d'un fossé en milieu rural entre 50 et 150 apr. J.-C. sur le site de Madame à Aimargues (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+                <w:t xml:space="preserve">Sarah Silvéréano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pézenas, Société française d'étude de la céramique antique en Gaule, Pézenas, 25-28 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Pézenas, France. pp.257-271</w:t>
+              <w:t xml:space="preserve">"Actes du Congrès de Pézenas" organisé par la Société française d'étude de la céramique antique en Gaule, à Marseille les 25-28 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille, France. pp.25-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872506v1</w:t>
+                <w:t xml:space="preserve">hal-03070916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhumation and cremation in Roman Gaul : continuity or discontinuity of the burial practices.</w:t>
               </w:r>
@@ -8668,51 +8668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8870,389 +8870,389 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mende (48), Lou Chaousse : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lansargues (34), la ZAC des Conques, tranche 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Farge</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2024, 142 p</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, p. 344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904551v1</w:t>
+                <w:t xml:space="preserve">hal-04840484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lansargues (34), la ZAC des Conques, tranche 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Faïsse</w:t>
+                <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, p. 344</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, 439 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04840484v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+                <w:t xml:space="preserve">Mende (48), Lou Chaousse : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Ghanem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Lola Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Donat</w:t>
+                <w:t xml:space="preserve">Antoine Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, 439 p</w:t>
+              <w:t xml:space="preserve">Inrap. 2024, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925719v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), 35 rue Rouget de Lisle : rapport de diagnostic</w:t>
               </w:r>
@@ -9609,51 +9609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9892,1629 +9892,1629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villevieille (30), Chemin du Mas Portalier : rapport de diagnostic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narbonne (11), ZAC des Berges de la Robine : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mignot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Houix</w:t>
+                <w:t xml:space="preserve">Elsa Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Leal</w:t>
+                <w:t xml:space="preserve">Christophe Grancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
+              <w:t xml:space="preserve">Inrap. 2022, 11 vol. (237 p, 519 p., 499 p., 38 p., 727 p., 1085 p., 1084 p., 510 p., 724 p., 758 p., 1012 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121900v1</w:t>
+                <w:t xml:space="preserve">hal-04123369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narbonne (11), ZAC des Berges de la Robine : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Villevieille (30), Chemin du Mas Portalier : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Donat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Grancha</w:t>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2022, 11 vol. (237 p, 519 p., 499 p., 38 p., 727 p., 1085 p., 1084 p., 510 p., 724 p., 758 p., 1012 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123369v1</w:t>
+                <w:t xml:space="preserve">hal-04121900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 2 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rochette</w:t>
+                <w:t xml:space="preserve">Vauvert (30), Parc Grégoire – Chemin de la Rouvière - Tranche 1, Rapport d'opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Grimaud</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Gafà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Tarrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2021, 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123217v1</w:t>
+                <w:t xml:space="preserve">hal-04929700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 1 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rochette</w:t>
+                <w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Lou Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123197v1</w:t>
+                <w:t xml:space="preserve">hal-04682521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagnols-sur-Cèze (30), Rue André Penchenier : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2021, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vauvert (30), Parc Grégoire – Chemin de la Rouvière - Tranche 1, Rapport d'opération de diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 2 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mourre</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Tarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2021, 176 p</w:t>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929700v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), Amphithéâtre romain de Nîmes, investigations et études pour la connaissance archéologique du monument : marché subséquent n° 4 : suivi archéologique des travaux de restauration : travée 58 à 01, élévations extérieures et revers intérieurs.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lefebvre</w:t>
+                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 1 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Lou Schang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liliane Tarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mille</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04682521v1</w:t>
+                <w:t xml:space="preserve">hal-04123197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lezignan-Corbières (11), Domaine Saint-Estève, lotissement Domaine Saint-Estève : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+                <w:t xml:space="preserve">Nîmes (30) 32 rue de Sauve : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2020, pp.44</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879609v1</w:t>
+                <w:t xml:space="preserve">hal-04257160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30) 32 rue de Sauve : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bolo</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04257160v1</w:t>
+                <w:t xml:space="preserve">hal-04257167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïsse Camille</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04257167v1</w:t>
+                <w:t xml:space="preserve">hal-04925124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
+                <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 122 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anselmo</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04925124v1</w:t>
+                <w:t xml:space="preserve">hal-04925731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 3 : L'Antiquité ; Partie 4 : Le Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Maufras</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 122 p</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925731v1</w:t>
+                <w:t xml:space="preserve">hal-04925479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 3 : L'Antiquité ; Partie 4 : Le Moyen Age</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brignon (30), 3 impasse d'Alais : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2020, 62 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Cammas</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04925479v1</w:t>
+                <w:t xml:space="preserve">hal-04123222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brignon (30), 3 impasse d'Alais : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lezignan-Corbières (11), Domaine Saint-Estève, lotissement Domaine Saint-Estève : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04123222v1</w:t>
+                <w:t xml:space="preserve">hal-04879609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30) Cathédrale Notre-Dame et Saint Castor : nef et déambulatoires : rapport de fouille</w:t>
               </w:r>
@@ -11539,51 +11539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2019, 179 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11758,51 +11758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2018, 4 vol. (305 p., 137 p., 314 p., 271 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11976,271 +11976,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bachelot</w:t>
+                <w:t xml:space="preserve">L'histoire d'un quartier de Nemausus : Nîmes, Parking Jean Jaurès : Occitanie, Gard : tome II, présentation des données : volume 1, cadre naturel et Préhistoire, la campagne avant la ville (V e - Ier siècles av. J.-C.) : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2017, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284534v1</w:t>
+                <w:t xml:space="preserve">hal-04124897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire d'un quartier de Nemausus : Nîmes, Parking Jean Jaurès : Occitanie, Gard : tome II, présentation des données : volume 1, cadre naturel et Préhistoire, la campagne avant la ville (V e - Ier siècles av. J.-C.) : rapport de fouille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Houix</w:t>
+                <w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alvitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2017, 202 p</w:t>
+              <w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124897v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline de l'Yeuse : Murviel-lès-Montpellier : Occitanie - Pyrénées Méditerranée, Hérault : rapport de diagnostic</w:t>
               </w:r>
@@ -12252,51 +12252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12325,254 +12325,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Anselmo</w:t>
+                <w:t xml:space="preserve">L'Esplanade II : Murviel-lès-Montpellier : Languedoc-Roussillon, Hérault (34) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap MED. 2016, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124896v1</w:t>
+                <w:t xml:space="preserve">hal-04879773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Esplanade II : Murviel-lès-Montpellier : Languedoc-Roussillon, Hérault (34) : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+                <w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Inrap MED. 2016, pp.66</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879773v1</w:t>
+                <w:t xml:space="preserve">hal-04124896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaruc-les-Bains (34), Aménagement de la Fiau - tranche 2 : rapport de diagnostic</w:t>
               </w:r>
@@ -12785,77 +12785,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap MED. 2015, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13012,51 +13012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13134,51 +13134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13735,51 +13735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6fzt-vh18" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gaf&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7262" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arlaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1909" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1192" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1521" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1293" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04885128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904551v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04951878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04118880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121900v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grancha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257155v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077926v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conterion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6fzt-vh18" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gaf&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7262" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arlaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1909" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Landolt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1840" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1192" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1521" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1293" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04885128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070917v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04951878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04118880v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanque" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grancha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929700v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123222v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879609v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879773v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257155v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077926v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conterion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>