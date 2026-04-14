--- v0 (2026-03-24)
+++ v1 (2026-04-14)
@@ -3112,230 +3112,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Diplomatics : The Computer as a Tool for the Diplomatist ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Vogeler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Böhlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Archiv für Diplomatik. Beihefte, 978-3-412-22280-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction: Pragmatic literacy in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Mbodj-Pouye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Openedition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afriques.1941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openedition</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01418650v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">hal-02305765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regalis excellentia. Les préambules des actes des rois de France au XIVe siècle (1300-1380)</w:t>
               </w:r>
@@ -4099,173 +4099,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perspectives for the Study of Sanctiones: Cluniac examples from the Tenth and Eleventh Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christina Antenhofer; Mark Mersiowsky. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Roles of Medieval Chanceries : Negociating Rules of Political Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 17-47, 2021, 978-2-503-58964-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03334896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation des textes, discours diplomatique et &amp;quot;responsables de la transcription des actes&amp;quot; aux Xe et XIe siècles : quelques chartes clunisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara A. Shailor; Consuelo W. Dutschke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scribes and the Presentation of Texts (from Antiquity to c.1550). Proceedings of the 20th Colloquium of the Comité international de paléographie latine. Beinecke Rare Book and Manuscript Library, Yale University (New Haven, September 6-8, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.195-220, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03500476v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03334896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 8 : Shaping Cluniac Memory</w:t>
               </w:r>
@@ -6017,51 +6017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1720797C"/>
+    <w:nsid w:val="98665309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6248,51 +6248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-barret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4828-9486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052844943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56785594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qi38" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.100998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-8M9VWVQ6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2009.1796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lha.2005.1012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medio.2003.1590" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03921223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.109651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/1941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1941" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ambrosio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-22280-2.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/publication/regalis-excellentia-preambules-actes-rois-france-au-xive-siecle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Melville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Atsma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vezin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412534516.287" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7908/productions-et-pratiques-sociales-de-l-ecrit-medieval-en-bourgogne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60802" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004499232_010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/88611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88593" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329822v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Wijsman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flamand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533953" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-barret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4828-9486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052844943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56785594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qi38" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.100998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-8M9VWVQ6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2009.1796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lha.2005.1012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medio.2003.1590" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03921223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.109651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ambrosio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-22280-2.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/1941" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/publication/regalis-excellentia-preambules-actes-rois-france-au-xive-siecle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Melville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Atsma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vezin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412534516.287" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7908/productions-et-pratiques-sociales-de-l-ecrit-medieval-en-bourgogne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60802" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004499232_010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/88611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88593" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329822v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Wijsman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flamand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533953" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>