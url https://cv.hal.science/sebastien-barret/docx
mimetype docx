--- v1 (2026-04-14)
+++ v2 (2026-05-14)
@@ -1553,174 +1553,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04966310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diplomatique et histoire religieuse : les « actes clunisiens » permettent ils d'accéder à l'« être clunisien » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire des communautés religieuses du haut et du bas Moyen Âge au croisement de la recherche diplomatique et des humanités numériques / Die Geschichte religiöser Gemeinschaften im hohen und späten Mittelalter an der Schnittstelle von Urkundenforschung und Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Barret; Dominique Stutzmann; Georg Vogeler, May 2024, Klosterneuburg, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13768961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de documents économiques « clunisiens » de la fin du Moyen Âge. Quelques questions de méthodologie documentaire et éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluny et l‘économie. L‘abbaye médiévale entre la Bourgogne et l’Europe / Cluny und die Wirtschaft. Die mittelalterliche Abtei zwischen Burgund und Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jörg Oberste; Sébastien Barret, Jun 2024, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928353v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04928231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to Dom Mabillon’s Future : Digitization, “Auxiliary” Sciences, and a Collaborative Project</w:t>
               </w:r>
@@ -3112,230 +3112,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction: Pragmatic literacy in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Mbodj-Pouye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Openedition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afriques.1941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital Diplomatics : The Computer as a Tool for the Diplomatist ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Vogeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Böhlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Archiv für Diplomatik. Beihefte, 978-3-412-22280-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305765v1</w:t>
-              </w:r>
-[...104 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regalis excellentia. Les préambules des actes des rois de France au XIVe siècle (1300-1380)</w:t>
               </w:r>
@@ -5185,213 +5185,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cluny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archiv- und Registerwesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00418343v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00418348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendicant Orders</w:t>
               </w:r>
@@ -6017,51 +6017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98665309"/>
+    <w:nsid w:val="2E613B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6248,51 +6248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-barret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4828-9486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052844943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56785594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qi38" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.100998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-8M9VWVQ6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2009.1796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lha.2005.1012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medio.2003.1590" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03921223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.109651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ambrosio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-22280-2.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/1941" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/publication/regalis-excellentia-preambules-actes-rois-france-au-xive-siecle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Melville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Atsma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vezin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412534516.287" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7908/productions-et-pratiques-sociales-de-l-ecrit-medieval-en-bourgogne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60802" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004499232_010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/88611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88593" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329822v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Wijsman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flamand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533953" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-barret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4828-9486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052844943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56785594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qi38" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.100998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-8M9VWVQ6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2009.1796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lha.2005.1012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medio.2003.1590" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768961" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03921223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.109651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afriques.revues.org/1941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1941" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ambrosio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-22280-2.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/publication/regalis-excellentia-preambules-actes-rois-france-au-xive-siecle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Melville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Atsma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vezin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412534516.287" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7908/productions-et-pratiques-sociales-de-l-ecrit-medieval-en-bourgogne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60802" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004499232_010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/88611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88593" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329822v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Wijsman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flamand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533953" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>