--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Benzekry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of the Inria – Inserm project team COMPO (COMPutational pharmacology and clinical Oncology)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3749-8637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159344212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benzekry_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastien Benzekry is a scientific researcher (PhD, HDR) at Inria, the french institute for applied mathematics, computer science and their applications. He has created (in 2021) and heads the Inria – Inserm (French national institute for biomedical research) project-team COMPO (COMPutational pharmacology and clinical Oncology), affiliated to both Inria and the Center for Research on Cancer of Marseille (Inserm U1068, CNRS UMR7258, Institut Paoli-Calmettes Institute, Aix-Marseille University, Faculty of Pharmacy). The objective of his research is to model data arising from (clinical) oncology in order to 1) bring clinical decision tools to enhance therapeutic management, 2) better inform and design clinical trials and 3) test biological hypotheses. To do so, he combines mechanistic (i.e., simulation models of the pharmaco-patho-physiological processes in cancer) and statistical learning through an approach termed 'mechanistic learning'. He has fifteen years of experience in trans-disciplinary projects in oncology, with a strong track record of publications in high impact journals (Cancer Res, PLoS Comp Biol, Clin Pharmacol Ther,...). His main topics of research are modeling metastatic development and immuno-oncology, integrating longitudinal data. These are implemented into code libraries developed with a focus on software development standards.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Benzekry has an initial training in applied mathematics (Ecole Normale Supérieure) followed by a PhD at Aix-Marseille University and further training in computational / systems biology as a postdoc in the Center for Cancer and Systems Biology, Tufts Univ, Boston, MA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Citations: 2095, h-index 24 (11/2011 – 03/2024), 50 research articles, 24 book chapters, editorials and proceedings.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://team.inria.fr/compo/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www-sop.inria.fr/members/Sebastien.Benzekry/index.html</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=xsLpdFAAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling for circulating cell-free DNA in clinical oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI-24-00224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Pharmacological Twins: Bridging Multi-scale Modelling and Artificial Intelligence for Precision Medicine : the DIGPHAT consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Woillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie White-Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2025.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing First‐Line Therapeutics in Non‐Small Cell Lung Cancer: Insights From Joint Modeling and Large‐Scale Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin K Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.70079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A senescence-mimicking (senomimetic) VEGFR TKI side-effect primes tumor immune responses via IFN/STING signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mckenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-24-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Survival in Patients with Advanced NSCLC Treated with Atezolizumab Using Pre‐ and on‐Treatment Prognostic Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Kaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (4), pp.1110-1120. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.3371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Predicting Survival Outcomes in Head and Neck Squamous Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Auperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jôel Guigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.13294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of Prophylactic Cranial Irradiation for Extensive Small-Cell Lung Cancer in Real Life, with the Emergence of Immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestin Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Zaccariotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.4122. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers16234122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning and mechanistic modeling of primary and metastatic breast cancer growth after neoadjuvant targeted therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012088. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384182v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquired resistance to PD-L1 inhibition enhances a type I IFN-regulated secretory program in tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mckenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.521 - 559. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-024-00333-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuniting philosophy and science to advance cancer research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pradeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Okasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.107401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational markers for personalized prediction of outcomes in non-small cell lung cancer patients with brain metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Schlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mogenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10585-023-10245-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles mathématiques pour la recherche clinique en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/7cky-8075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-scale models for fluid flow in tumour tissues: impact of microstructure properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84, pp.27. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-022-01719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical identifiability analysis of a mechanistic model for the time to distant metastatic relapse and its application to renal cell carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Álvarez-Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Souleyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay S Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of a biphase tumor fluid flow: the weak coupling case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 413, pp.126635. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2021.126635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor growth monitoring in breast cancer xenografts: A good technique for a strong ethic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274886. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Prediction of Immunotherapy Efficacy in Non-Small Cell Lung Cancer from Simple Clinical and Biological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Bicalho-Frazeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.6210. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13246210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational modeling for signature and biomarker discovery of renal cell carcinoma progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rudewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Souleyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Alvarez-Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.136. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12943-021-01416-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic models for hematological toxicities: Small is beautiful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.396-398. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Prediction Model of Overall Survival in High-Risk Neuroblastoma Using Mechanistic Modeling of Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Tessonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.81-90. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI.20.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Mechanistic Modeling for Clinical Decision Making in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.1951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves and the reduced Gompertz model improve prediction of the age of experimental tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e1007178. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02515955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the response and resistance to immunecheckpoint inhibitors in lung cancer with artificial intelligence-based analysis: the pioneer and quantic joint-projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (3), pp.337-338. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-020-0918-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mechanistic Modeling for Prediction of Metastatic Relapse in Early-Stage Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Périer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bellera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.259-274. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI.19.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Combinatorial Strategies With Immuno-oncology Drugs: Can Model-Informed Designs Help Investigators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JCO precision oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (4), pp.486-491. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/PO.19.00381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'efficacité de l'immunothérapie dans le cancer bronchique à partir de données cliniques et biologiques simples : apport de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chaleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.217. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial immunotherapy strategies : most gods throw dice, but fate plays chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mathematical modeling of clinical brain metastasis dynamics in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bilous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Serdjebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pouypoudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49407-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of Bevacizumab and Pemetrexed/cisplatin Dosing in Non‐Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin K Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAR T-Cell Immunotherapy in Human and Veterinary Oncology: Changing the Odds Against Hematological Malignancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Ekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert E Jergens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Allenspach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-019-0322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Any Room for Pharmacometrics With Immuno-Oncology Drugs? Input from the EORTC-PAMM Course on Preclinical and Early-phase Clinical Pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (7), pp.3419-3422. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.13486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial immunotherapy strategies: most gods throw dice, but fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (11), pp.1690-1691. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz297/5559268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning cold tumors into hot tumors: harnessing the potential of tumor immunity using nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17425255.2018.1540588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting bevacizumab + cytotoxics scheduling using mathematical modeling: proof of concept study in experimental non-small cell lung carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics variability: why nanoparticles are not magic bullets in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of tumor-tumor distant interactions supports a systemic control of tumor growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Hlatky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-0564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven optimization of antiangiogenics + cytotoxics combination: application to breast cancer mice treated with bevacizumab + paclitaxel doublet leads to reduced tumor growth and fewer metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.15484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard radiotherapy fractionations delay the time to malignant transformation of low-grade gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli M Henares-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro C Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcial M García-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor M Pérez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0178552.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet séquence bevacizumab/pemetrexed/cisplatine chez la souris porteuse de cancer du poumon non à petites cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2016.10.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose- and time-dependence of the host-mediated response to paclitaxel therapy: a mathematical modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dror Alishekevitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Timaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dvir Shechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziv Raviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.2574-2590. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.23514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Bioluminescence Tomography for Monitoring Breast Tumor Growth and Metastatic Spreading: Comparative Study and Mathematical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Serdjebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.10. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Spontaneous Metastasis following Surgery: An In Vivo-In Silico Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3), pp.535 - 547. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation metronomic chemotherapy - report from the Fifth Biennial International Metronomic and Anti-angiogenic Therapy Meeting, 6 - 8 May 2016, Mumbai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan G Pantziarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas G André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecancermedicalscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3332/ecancer.2016.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de la croissance tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of cancer immunotherapy and its synergy with radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-3567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metronomic Reloaded: Theoretical Models Bringing Chemotherapy into the Era of Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cancer Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.23. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcancer.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Metastasis Development in Renal Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay S. Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (11), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving efficacy of the combination between antiangiogenic and chemotherapy: Time for mathematical modeling support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506689112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Age Is a Systemic Regulator of Gene Expression Impacting Cancer Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyson Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Peluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (6), pp.10. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design principles for cancer therapy guided by changes in complexity of protein-protein interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack A Tuszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward A Rietman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannoula Lakka Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13062-015-0058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the Driving Role of Tumor-Host Crosstalk in a Dynamical Model of Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Hlatky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-protocol </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Mathematical Models for Description and Forecast of Experimental Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (8), pp.e1003800. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922553v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Dormancy of Metastases due to Systemic Inhibition of Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e84249. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the efficacy of antiangiogenic drugs combined to chemotherapy in xenografted mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Lignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 320, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum tolerated dose versus metronomic scheduling in the treatment of metastatic cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.235-44. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mathematical model for optimizing the combination between antiangiogenic and cytotoxic drugs in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chapuisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Erlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2011.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical analysis of a model for anti-angiogenic therapy in metastatic cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.207-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of anticancer agents on metastatic spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Model Natural Phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp 306--336. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passing to the limit 2D-1D in a model for metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10.1080/17513758.2011.568071. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2011.568071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of a two-dimensional population model of metastatic growth including angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.187-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Modeling of Joint Circulating Cell-free DNA Concentration—Tumor Size Kinetics under Immune-Checkpoint Inhibitors in Advanced Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Zakrajsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2025 - 33th Annual meeting of the Population Approach Group of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning to predict the results of clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLD 2024 - Applied Machine Learning Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Immuno-Oncology in NSCLC: Challenges in machine learning biomarkers research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC PAMM 2024 - 44th Meeting of the European Organization of Research and Treatment of Cancer (EORTC) – Pharmacology and Molecular Mechanisms (PAMM) Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating tumor kinetics and circulating cell-free DNA markers through mechanistic modeling for early prediction of immunotherapy response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSMB-SMB 2024 - Joint annual meeting of the Korean Society for Mathematical Biology and the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of tumor kinetics coupled with biomarker dynamics for survival prediction in non-small cell lung cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE meeting XXXII - 2024 Population approach group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Roma, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2024 - European Conference on Theoretical and Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toledo (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSMB-SMB 2024 - Joint annual meeting of the Korean Society for Mathematical Biology and the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning to Predict Survival and Resistance to Immune Checkpoint Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Workshop on Pharmacodynamics of Anticancer Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada (Açores), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison des algorithmes d'apprentissage pour la survie avec données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2023 - 54e Journées de Statistique de la SFds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles (BEL), Belgique. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2303.13590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in healthcare data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of the French group of clinical pneumo-oncology (GPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using statistical learning for clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the APHM center for early phase clinical trials in oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2023 congress - 11th French Biennial of Applied and Industrial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the longitudinal tumor and biological markers combined with quantitative cell-free DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SMB annual meeting - Annual Meeting of the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Mathematical Biology, Jul 2023, Columbus (Ohio), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of the French society of pharmacology and therapeutics (SFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for young researchers in Cancer 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle PACA, Oct 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARe graduate school workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the combination between cytotoxics and anti-angiogenics for sequence optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Apr 2022, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3MO - Comprehensive biomarkers (BMs) analysis to predict efficacy of PD1/L1 immune checkpoint inhibitors (ICIs) in combination with chemotherapy: a subgroup analysis of the Precision Immuno-Oncology for advanced Non-Small CEll Lung CancER (PIONeeR) trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audigier-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESMO Immuno-Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision making and early prediction of survival for oncology drug development using a pharmacometrics-machine learning based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE - Population Approach Group Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference on Systems Biology of Mammalian Cells: From Systems Medicine towards Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium "Mathematical approaches to advance clinical studies in oncology", Annual conference of the Society of Mathematical Biology (SMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven mechanistic modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS conference (Recherche en Imagerie et Technologies pour la Sante) of the French Society of Biomedical Engineering (SFGBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning versus mechanistic modeling for prediction of metastatic relapse in breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CSBC-PSON Mathematical Oncology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Pharmacometrics (ISoP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of Tumor-Tumor Distant Interactions Supports a Systemic Control of Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mathematical Biology Modeling days of Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Prediction of Clinical Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Challenges in the Analysis of Continuum Models for Cancer Growth, Evolution and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Oaxaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of sequential administration of bevacizumab plus cytotoxics in non-small cell lung cancer by combining in vivo experiments and mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical perspectives in the biology and therapeutics of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized radiotherapy protocols delay the malignant transformation of low-grade gliomas in-silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Henares-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcial García-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pérez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Quadrennial Meeting of the World Federation of Neuro-Oncology Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zurich, Switzerland. pp.iii12 - iii12, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/neuonc/nox036.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract 2099: Model-driven optimization of anti-angiogenics combined with chemotherapy: application to bevacizumab + pemetrexed/cisplatin doublet in NSCLC-bearing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107th Annual Meeting of the American Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, France. pp.20, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2016-2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth and dissemination laws in a mathematical model of metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20150500007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of systemic inhibition of angiogenesis in metastatic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres SMAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France. pp.75-87, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of combined antiangiogenic + cytotoxics modalities: application to the bevacizumab-paclitaxel association in breast cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacometti Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Annual Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2014-3677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven scheduling of a novel anti-cancer prodrug administered subcutaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonic, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Free DNA Fragmentome Dynamics as a Biomarker for Immune-Checkpoint Inhibition in Advanced Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Zakrajsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR 2025 - Annual meeting of American Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2025-3697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of routine biological parameters kinetics in order to predict durable benefit for first-line immunotherapy in metastatic or unresectable melanoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Julie Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aleth Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ASCO Annual Meeting - American Society of Clinical Oncology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chicago (USA), United States. Journal of Clinical Oncology, 42 (16_suppl), pp.e21549-e21549, 2024, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2024.42.16_suppl.e21549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PK/PD modelling to advance the preclinical development of a novel polymer prodrug in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRS 2024 Annual Meeting and Expo : integrating Delivery Science across disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long cell-free DNA fragments predict early-progression in patients with advanced or metastatic cancer treated with immune-checkpoint inhibition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ASCO annual meeting - American Society of Clinical Oncology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chicago, United States. , Journal of clinical oncology, 42 (16_suppl), pp.e14550-e14550, 2024, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2024.42.16_suppl.e14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating cell-free DNA size distribution as a prediction marker for early progression undergoing immune checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2024 - Annual meeting of the Population Approach Group Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long circulating-free DNA fragments predict early-progression (EP) and progression-free-survival (PFS) in advanced carcinoma treated with immune-checkpoint inhibition (ICI): a new biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Medical Oncology Annual Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School AI4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department Days of the Cancer Research Cancer of Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Institute of Cancer and Immunologie of Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for prediction of immunotherapy efficacy in nonsmall cell lung cancer from simple clinical and biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCoP 2022 - World Conference on Pharmacometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic model for prediction of metastatic relapse in early-stage breast cancer using routine clinical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orléans, United States. Cancer Research, 82 (12), pp.2737, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-2737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche en Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">compsyscan22 : A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive biomarkers analysis to explain resistances to PD1-L1 ICIs: The precision immuno-oncology for advanced non-small cell lung cancer (PIONeeR) trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AACR annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. , Cancer Research, 82 (12_Supplement), pp.LB120, 2022, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-LB120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Pharmacometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves and the reduced Gompertz model improve prediction of the age of experimental tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Egmond aan Zee, Netherlands. 16, 2020, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijacked senescence secretomes as 'immune primers' of antiangiogenic TKI efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual meeting, United States. 81 (13_Supplement), pp.3195-3195, 2021, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mechanistic Modeling for the prediction of Overall Survival on the basis of 1st line Tumor Dynamics in Head and Neck Squamous Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Auperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Guigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science numériques et intelligence Artificielle pour la Santé, AMU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for prediction of immunotherapy efficacy in non-small cell lung cancer from simple clinical and biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences numériques et Intelligence Artificielle pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves, the reduced Gompertz model and prediction of the age of a tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2019 Twenty-eighth meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of differential effects of neo-adjuvant Sunitinib on primary tumor and metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chicago, United States. 78 (13 Supplement), pp.4264, 2018, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-4264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically-based mathematical model for prediction of metastatic relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial Congress of the Metastasis Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficacy of anti-cancer nanoparticles with data-driven mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Primary Tumor Dynamics of Human-to-Mouse Xenografted Non-Small Cell Lung Cancer in Response to Administration of Bevacizumab and Pemetrexed-Cisplatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin E Fernandez-Zapico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Approach Group in Europe (PAGE) Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montreux, Switzerland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Modeling of Tumor Growth Curves, the Reduced Gompertz Model and Prediction of the Age of a Tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computational Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-97, 2019, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35210-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Model for Growing Metastases on Oncologists’s Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Surgery and Dual Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331 - 338, 2014, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8648-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-surgical monitoring of experimental primary tumor growth and metastasis under neo-adjuvant treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ml Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10607555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOFS: RObust biOmarker Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Bakhmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SChISM study: Circulating cell-free DNA size profiles as predictors of progression in advanced carcinoma treated with immune-checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238567v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative multimodal machine learning signature of primary resistance to immunotherapy in advanced non-small cell lung cancer: biomarker analysis from the PIONeeR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ngoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Scheduling of Nanocarriers: Application to an Anticancer Polymer Prodrug Administered Subcutaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Pharmacokinetic-Pharmacodynamic Modeling of Antibody Nanoconjugates for Breast Cancer Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamats: A mechanistic software for the simulation, inference and prediction of clinical metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Modeling of cfDNA Fragmentome Dynamics Predicts Progression to Immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models-guided Agentic Discovery of Imaging-informed Pharmacodynamic Models for Predicting Hematological Toxicity from Radioligand Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Moussali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Malmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Survival Prediction in NSCLC Using Routine Blood Biomarkers and Tumor Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Yan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing First-Line Therapeutics in Non-Small Cell Lung Cancer: Insights from Joint Modeling and Large-Scale Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of brain metastases in NSCLC provides computational markers for personalized prediction of outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Schlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting survival and trial outcome in non-small cell lung cancer integrating tumor and blood markers kinetics with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Kaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin BIGARRÉ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Joint Modeling of First-Line Therapeutics in Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced Gompertz model for predicting tumor age using a population approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of the Tumor/Metastasis System and its Optimal Therapeutic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaine d'Etude Mathématiques et Entreprises 1 : Deux problèmes sur les parcs solaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;a href=&amp;quot;https://mathematical-oncology.org/blog/mechanistic-learning-in-action-at-compo.html&amp;quot;&amp;gt;Mechanistic learning in action at COMPO&amp;lt;/a&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">blog post. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of tumor and metastatic growth when treated with sunitinib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Bordeaux Sud-Ouest. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around a mathematical model of the concomitant tumor resistance phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Bordeaux; Equipe MONC; INSA Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, mathematical and numerical analysis of anti-cancerous therapies for metastatic cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Aix-Marseille 1 – Université de Provence, 2011. English. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01658210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions in Mathematical Oncology: When Theory Meets Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université de Bordeaux, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01658070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic learning to predict response and survival in immuno-oncology: A modeling journey in immuno-oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. BIOMAT 2024 - 19th International Summer School, Granada (Spain), Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. United States. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles mathématiques pour optimiser la recherche clinique en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nlml_onco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ea6b49c15b19f079bb243e09e407abec5da7a472;origin=https://gitlab.inria.fr/benzekry/nlml_onco;visit=swh:1:snp:81017d384405361f0d78859850927aff184e9cf8;anchor=swh:1:rev:cab0247623d4f89fca1a3abf3a51d6d18e3577ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Benzekry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of the Inria – Inserm project team COMPO (COMPutational pharmacology and clinical Oncology)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3749-8637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159344212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benzekry_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastien Benzekry is a scientific researcher (PhD, HDR) at Inria, the french institute for applied mathematics, computer science and their applications. He has created (in 2021) and heads the Inria – Inserm (French national institute for biomedical research) project-team COMPO (COMPutational pharmacology and clinical Oncology), affiliated to both Inria and the Center for Research on Cancer of Marseille (Inserm U1068, CNRS UMR7258, Institut Paoli-Calmettes Institute, Aix-Marseille University, Faculty of Pharmacy). The objective of his research is to model data arising from (clinical) oncology in order to 1) bring clinical decision tools to enhance therapeutic management, 2) better inform and design clinical trials and 3) test biological hypotheses. To do so, he combines mechanistic (i.e., simulation models of the pharmaco-patho-physiological processes in cancer) and statistical learning through an approach termed 'mechanistic learning'. He has fifteen years of experience in trans-disciplinary projects in oncology, with a strong track record of publications in high impact journals (Cancer Res, PLoS Comp Biol, Clin Pharmacol Ther,...). His main topics of research are modeling metastatic development and immuno-oncology, integrating longitudinal data. These are implemented into code libraries developed with a focus on software development standards.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Benzekry has an initial training in applied mathematics (Ecole Normale Supérieure) followed by a PhD at Aix-Marseille University and further training in computational / systems biology as a postdoc in the Center for Cancer and Systems Biology, Tufts Univ, Boston, MA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Citations: 2095, h-index 24 (11/2011 – 03/2024), 50 research articles, 24 book chapters, editorials and proceedings.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://team.inria.fr/compo/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www-sop.inria.fr/members/Sebastien.Benzekry/index.html</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=xsLpdFAAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rechallenge benefit score: A clinical decision tool for patients progressing after immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.116115. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2025.116115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐Driven Optimization of Subcutaneous Polymer Prodrugs Achieves Cancer Remission in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e05872. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202505872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling for circulating cell-free DNA in clinical oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI-24-00224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Pharmacological Twins: Bridging Multi-scale Modelling and Artificial Intelligence for Precision Medicine : the DIGPHAT consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Woillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie White-Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2025.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing First‐Line Therapeutics in Non‐Small Cell Lung Cancer: Insights From Joint Modeling and Large‐Scale Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin K Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.70079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning and mechanistic modeling of primary and metastatic breast cancer growth after neoadjuvant targeted therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012088. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384182v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquired resistance to PD-L1 inhibition enhances a type I IFN-regulated secretory program in tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mckenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.521 - 559. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-024-00333-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A senescence-mimicking (senomimetic) VEGFR TKI side-effect primes tumor immune responses via IFN/STING signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mckenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-24-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Survival in Patients with Advanced NSCLC Treated with Atezolizumab Using Pre‐ and on‐Treatment Prognostic Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Kaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (4), pp.1110-1120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.3371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Predicting Survival Outcomes in Head and Neck Squamous Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Auperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jôel Guigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.13294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of Prophylactic Cranial Irradiation for Extensive Small-Cell Lung Cancer in Real Life, with the Emergence of Immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestin Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Zaccariotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.4122. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers16234122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational markers for personalized prediction of outcomes in non-small cell lung cancer patients with brain metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Schlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mogenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10585-023-10245-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.107401. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuniting philosophy and science to advance cancer research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pradeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Okasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-scale models for fluid flow in tumour tissues: impact of microstructure properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84, pp.27. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-022-01719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles mathématiques pour la recherche clinique en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/7cky-8075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical identifiability analysis of a mechanistic model for the time to distant metastatic relapse and its application to renal cell carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Álvarez-Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Souleyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay S Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of a biphase tumor fluid flow: the weak coupling case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 413, pp.126635. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2021.126635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor growth monitoring in breast cancer xenografts: A good technique for a strong ethic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274886. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Prediction of Immunotherapy Efficacy in Non-Small Cell Lung Cancer from Simple Clinical and Biological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Bicalho-Frazeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.6210. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13246210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational modeling for signature and biomarker discovery of renal cell carcinoma progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rudewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Souleyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Alvarez-Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.136. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12943-021-01416-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic models for hematological toxicities: Small is beautiful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.396-398. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Prediction Model of Overall Survival in High-Risk Neuroblastoma Using Mechanistic Modeling of Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Tessonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.81-90. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI.20.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mechanistic Modeling for Prediction of Metastatic Relapse in Early-Stage Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Périer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bellera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.259-274. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI.19.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Combinatorial Strategies With Immuno-oncology Drugs: Can Model-Informed Designs Help Investigators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JCO precision oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (4), pp.486-491. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/PO.19.00381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'efficacité de l'immunothérapie dans le cancer bronchique à partir de données cliniques et biologiques simples : apport de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chaleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.217. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Mechanistic Modeling for Clinical Decision Making in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.1951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves and the reduced Gompertz model improve prediction of the age of experimental tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e1007178. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02515955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the response and resistance to immunecheckpoint inhibitors in lung cancer with artificial intelligence-based analysis: the pioneer and quantic joint-projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (3), pp.337-338. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-020-0918-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial immunotherapy strategies: most gods throw dice, but fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (11), pp.1690-1691. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz297/5559268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mathematical modeling of clinical brain metastasis dynamics in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bilous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Serdjebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pouypoudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49407-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of Bevacizumab and Pemetrexed/cisplatin Dosing in Non‐Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin K Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial immunotherapy strategies : most gods throw dice, but fate plays chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAR T-Cell Immunotherapy in Human and Veterinary Oncology: Changing the Odds Against Hematological Malignancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Ekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert E Jergens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Allenspach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-019-0322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Any Room for Pharmacometrics With Immuno-Oncology Drugs? Input from the EORTC-PAMM Course on Preclinical and Early-phase Clinical Pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (7), pp.3419-3422. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.13486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning cold tumors into hot tumors: harnessing the potential of tumor immunity using nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17425255.2018.1540588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting bevacizumab + cytotoxics scheduling using mathematical modeling: proof of concept study in experimental non-small cell lung carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics variability: why nanoparticles are not magic bullets in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose- and time-dependence of the host-mediated response to paclitaxel therapy: a mathematical modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dror Alishekevitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Timaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dvir Shechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziv Raviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.2574-2590. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.23514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of tumor-tumor distant interactions supports a systemic control of tumor growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Hlatky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-0564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven optimization of antiangiogenics + cytotoxics combination: application to breast cancer mice treated with bevacizumab + paclitaxel doublet leads to reduced tumor growth and fewer metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.15484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard radiotherapy fractionations delay the time to malignant transformation of low-grade gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli M Henares-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro C Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcial M García-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor M Pérez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0178552.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet séquence bevacizumab/pemetrexed/cisplatine chez la souris porteuse de cancer du poumon non à petites cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2016.10.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of cancer immunotherapy and its synergy with radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-3567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Bioluminescence Tomography for Monitoring Breast Tumor Growth and Metastatic Spreading: Comparative Study and Mathematical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Serdjebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.10. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Spontaneous Metastasis following Surgery: An In Vivo-In Silico Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3), pp.535 - 547. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation metronomic chemotherapy - report from the Fifth Biennial International Metronomic and Anti-angiogenic Therapy Meeting, 6 - 8 May 2016, Mumbai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan G Pantziarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas G André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecancermedicalscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3332/ecancer.2016.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de la croissance tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the Driving Role of Tumor-Host Crosstalk in a Dynamical Model of Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Hlatky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-protocol </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metronomic Reloaded: Theoretical Models Bringing Chemotherapy into the Era of Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cancer Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.23. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcancer.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving efficacy of the combination between antiangiogenic and chemotherapy: Time for mathematical modeling support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506689112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Metastasis Development in Renal Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay S. Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (11), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Age Is a Systemic Regulator of Gene Expression Impacting Cancer Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyson Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Peluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (6), pp.10. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design principles for cancer therapy guided by changes in complexity of protein-protein interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack A Tuszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward A Rietman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannoula Lakka Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13062-015-0058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Mathematical Models for Description and Forecast of Experimental Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (8), pp.e1003800. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922553v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Dormancy of Metastases due to Systemic Inhibition of Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e84249. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the efficacy of antiangiogenic drugs combined to chemotherapy in xenografted mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Lignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 320, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum tolerated dose versus metronomic scheduling in the treatment of metastatic cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.235-44. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mathematical model for optimizing the combination between antiangiogenic and cytotoxic drugs in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chapuisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Erlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2011.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical analysis of a model for anti-angiogenic therapy in metastatic cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.207-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of anticancer agents on metastatic spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Model Natural Phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp 306--336. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of a two-dimensional population model of metastatic growth including angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.187-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passing to the limit 2D-1D in a model for metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10.1080/17513758.2011.568071. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2011.568071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Modeling of Joint Circulating Cell-free DNA Concentration—Tumor Size Kinetics under Immune-Checkpoint Inhibitors in Advanced Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Zakrajsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2025 - 33th Annual meeting of the Population Approach Group of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning to predict the results of clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLD 2024 - Applied Machine Learning Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Immuno-Oncology in NSCLC: Challenges in machine learning biomarkers research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC PAMM 2024 - 44th Meeting of the European Organization of Research and Treatment of Cancer (EORTC) – Pharmacology and Molecular Mechanisms (PAMM) Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating tumor kinetics and circulating cell-free DNA markers through mechanistic modeling for early prediction of immunotherapy response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSMB-SMB 2024 - Joint annual meeting of the Korean Society for Mathematical Biology and the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of tumor kinetics coupled with biomarker dynamics for survival prediction in non-small cell lung cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE meeting XXXII - 2024 Population approach group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Roma, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2024 - European Conference on Theoretical and Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toledo (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSMB-SMB 2024 - Joint annual meeting of the Korean Society for Mathematical Biology and the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning to Predict Survival and Resistance to Immune Checkpoint Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Workshop on Pharmacodynamics of Anticancer Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada (Açores), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for young researchers in Cancer 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle PACA, Oct 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of the French society of pharmacology and therapeutics (SFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARe graduate school workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the longitudinal tumor and biological markers combined with quantitative cell-free DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SMB annual meeting - Annual Meeting of the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Mathematical Biology, Jul 2023, Columbus (Ohio), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison des algorithmes d'apprentissage pour la survie avec données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2023 - 54e Journées de Statistique de la SFds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles (BEL), Belgique. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2303.13590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in healthcare data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of the French group of clinical pneumo-oncology (GPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using statistical learning for clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the APHM center for early phase clinical trials in oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2023 congress - 11th French Biennial of Applied and Industrial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference on Systems Biology of Mammalian Cells: From Systems Medicine towards Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the combination between cytotoxics and anti-angiogenics for sequence optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Apr 2022, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision making and early prediction of survival for oncology drug development using a pharmacometrics-machine learning based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE - Population Approach Group Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3MO - Comprehensive biomarkers (BMs) analysis to predict efficacy of PD1/L1 immune checkpoint inhibitors (ICIs) in combination with chemotherapy: a subgroup analysis of the Precision Immuno-Oncology for advanced Non-Small CEll Lung CancER (PIONeeR) trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audigier-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESMO Immuno-Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium "Mathematical approaches to advance clinical studies in oncology", Annual conference of the Society of Mathematical Biology (SMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven mechanistic modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS conference (Recherche en Imagerie et Technologies pour la Sante) of the French Society of Biomedical Engineering (SFGBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning versus mechanistic modeling for prediction of metastatic relapse in breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CSBC-PSON Mathematical Oncology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Pharmacometrics (ISoP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of Tumor-Tumor Distant Interactions Supports a Systemic Control of Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mathematical Biology Modeling days of Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Prediction of Clinical Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Challenges in the Analysis of Continuum Models for Cancer Growth, Evolution and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Oaxaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of sequential administration of bevacizumab plus cytotoxics in non-small cell lung cancer by combining in vivo experiments and mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical perspectives in the biology and therapeutics of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized radiotherapy protocols delay the malignant transformation of low-grade gliomas in-silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Henares-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcial García-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pérez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Quadrennial Meeting of the World Federation of Neuro-Oncology Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zurich, Switzerland. pp.iii12 - iii12, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/neuonc/nox036.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract 2099: Model-driven optimization of anti-angiogenics combined with chemotherapy: application to bevacizumab + pemetrexed/cisplatin doublet in NSCLC-bearing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107th Annual Meeting of the American Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, France. pp.20, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2016-2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth and dissemination laws in a mathematical model of metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20150500007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of systemic inhibition of angiogenesis in metastatic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres SMAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France. pp.75-87, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of combined antiangiogenic + cytotoxics modalities: application to the bevacizumab-paclitaxel association in breast cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacometti Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Annual Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2014-3677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Free DNA Fragmentome Dynamics as a Biomarker for Immune-Checkpoint Inhibition in Advanced Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Zakrajsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR 2025 - Annual meeting of American Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2025-3697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven scheduling of a novel anti-cancer prodrug administered subcutaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonic, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3.18.60 The COALA (Cure Oncogene-Addicted Lung Adenocarcinoma) research network: a nationwide consortium dedicated to improving lung cancer outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCLC 2025 - IASLC World Conference on Lung Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelone, Spain. Journal of Thoracic Oncology, 20 (10, Supplement 1), pp.S570-S571, 2025, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtho.2025.09.1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long circulating-free DNA fragments predict early-progression (EP) and progression-free-survival (PFS) in advanced carcinoma treated with immune-checkpoint inhibition (ICI): a new biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Medical Oncology Annual Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of routine biological parameters kinetics in order to predict durable benefit for first-line immunotherapy in metastatic or unresectable melanoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Julie Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aleth Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ASCO Annual Meeting - American Society of Clinical Oncology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chicago (USA), United States. Journal of Clinical Oncology, 42 (16_suppl), pp.e21549-e21549, 2024, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2024.42.16_suppl.e21549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PK/PD modelling to advance the preclinical development of a novel polymer prodrug in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRS 2024 Annual Meeting and Expo : integrating Delivery Science across disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long cell-free DNA fragments predict early-progression in patients with advanced or metastatic cancer treated with immune-checkpoint inhibition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ASCO annual meeting - American Society of Clinical Oncology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chicago, United States. , Journal of clinical oncology, 42 (16_suppl), pp.e14550-e14550, 2024, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2024.42.16_suppl.e14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating cell-free DNA size distribution as a prediction marker for early progression undergoing immune checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2024 - Annual meeting of the Population Approach Group Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Institute of Cancer and Immunologie of Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School AI4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department Days of the Cancer Research Cancer of Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves and the reduced Gompertz model improve prediction of the age of experimental tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Egmond aan Zee, Netherlands. 16, 2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for prediction of immunotherapy efficacy in nonsmall cell lung cancer from simple clinical and biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCoP 2022 - World Conference on Pharmacometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic model for prediction of metastatic relapse in early-stage breast cancer using routine clinical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orléans, United States. Cancer Research, 82 (12), pp.2737, 2022, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-2737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche en Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">compsyscan22 : A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Pharmacometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive biomarkers analysis to explain resistances to PD1-L1 ICIs: The precision immuno-oncology for advanced non-small cell lung cancer (PIONeeR) trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AACR annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. , Cancer Research, 82 (12_Supplement), pp.LB120, 2022, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-LB120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for prediction of immunotherapy efficacy in non-small cell lung cancer from simple clinical and biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences numériques et Intelligence Artificielle pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijacked senescence secretomes as 'immune primers' of antiangiogenic TKI efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual meeting, United States. 81 (13_Supplement), pp.3195-3195, 2021, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mechanistic Modeling for the prediction of Overall Survival on the basis of 1st line Tumor Dynamics in Head and Neck Squamous Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Auperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Guigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science numériques et intelligence Artificielle pour la Santé, AMU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves, the reduced Gompertz model and prediction of the age of a tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2019 Twenty-eighth meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of differential effects of neo-adjuvant Sunitinib on primary tumor and metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chicago, United States. 78 (13 Supplement), pp.4264, 2018, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-4264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically-based mathematical model for prediction of metastatic relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial Congress of the Metastasis Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficacy of anti-cancer nanoparticles with data-driven mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Primary Tumor Dynamics of Human-to-Mouse Xenografted Non-Small Cell Lung Cancer in Response to Administration of Bevacizumab and Pemetrexed-Cisplatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin E Fernandez-Zapico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Approach Group in Europe (PAGE) Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montreux, Switzerland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Modeling of Tumor Growth Curves, the Reduced Gompertz Model and Prediction of the Age of a Tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computational Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-97, 2019, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35210-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Model for Growing Metastases on Oncologists’s Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Surgery and Dual Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331 - 338, 2014, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8648-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-surgical monitoring of experimental primary tumor growth and metastasis under neo-adjuvant treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ml Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10607555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SChISM study: Circulating cell-free DNA size profiles as predictors of progression in advanced carcinoma treated with immune-checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238567v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOFS: RObust biOmarker Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Bakhmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Survival Prediction in NSCLC Using Routine Blood Biomarkers and Tumor Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Yan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative multimodal machine learning signature of primary resistance to immunotherapy in advanced non-small cell lung cancer: biomarker analysis from the PIONeeR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ngoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamats: A mechanistic software for the simulation, inference and prediction of clinical metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Pharmacokinetic-Pharmacodynamic Modeling of Antibody Nanoconjugates for Breast Cancer Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Scheduling of Nanocarriers: Application to an Anticancer Polymer Prodrug Administered Subcutaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Modeling of cfDNA Fragmentome Dynamics Predicts Progression to Immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models-guided Agentic Discovery of Imaging-informed Pharmacodynamic Models for Predicting Hematological Toxicity from Radioligand Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Moussali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Malmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing First-Line Therapeutics in Non-Small Cell Lung Cancer: Insights from Joint Modeling and Large-Scale Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of brain metastases in NSCLC provides computational markers for personalized prediction of outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Schlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting survival and trial outcome in non-small cell lung cancer integrating tumor and blood markers kinetics with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Kaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin BIGARRÉ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Joint Modeling of First-Line Therapeutics in Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced Gompertz model for predicting tumor age using a population approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of the Tumor/Metastasis System and its Optimal Therapeutic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaine d'Etude Mathématiques et Entreprises 1 : Deux problèmes sur les parcs solaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;a href=&amp;quot;https://mathematical-oncology.org/blog/mechanistic-learning-in-action-at-compo.html&amp;quot;&amp;gt;Mechanistic learning in action at COMPO&amp;lt;/a&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">blog post. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around a mathematical model of the concomitant tumor resistance phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Bordeaux; Equipe MONC; INSA Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of tumor and metastatic growth when treated with sunitinib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Bordeaux Sud-Ouest. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, mathematical and numerical analysis of anti-cancerous therapies for metastatic cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Aix-Marseille 1 – Université de Provence, 2011. English. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01658210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions in Mathematical Oncology: When Theory Meets Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université de Bordeaux, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01658070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic learning to predict response and survival in immuno-oncology: A modeling journey in immuno-oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. BIOMAT 2024 - 19th International Summer School, Granada (Spain), Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. United States. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles mathématiques pour optimiser la recherche clinique en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nlml_onco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ea6b49c15b19f079bb243e09e407abec5da7a472;origin=https://gitlab.inria.fr/benzekry/nlml_onco;visit=swh:1:snp:81017d384405361f0d78859850927aff184e9cf8;anchor=swh:1:rev:cab0247623d4f89fca1a3abf3a51d6d18e3577ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38AAA2E6"/>
+    <w:nsid w:val="E6E95CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-benzekry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3749-8637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159344212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/benzekry_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/compo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/Sebastien.Benzekry/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=xsLpdFAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481689v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen Phuong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI-24-00224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie White-Koning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.09.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05198474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K Schneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Mochel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.70079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dolan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Shi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Mastri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Mckenery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-24-0139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Bigarr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Kaoutari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.3371" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04558029v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Atsou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auperin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;el Guigay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Bigarre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zaccariotto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeppelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16234122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384182v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicol&#242;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ebos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012088" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387866v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Hill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00333-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daignan-Fornier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ewald" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Germain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Okasha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Macgrogan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Schlicke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mogenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-023-10245-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03746564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7cky-8075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vaghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fanciullino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01719-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo &#193;lvarez-Arenas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Souleyreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emanuelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S Cooley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bernhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010444" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354766v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126635" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Benzekry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274886" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478003v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grangeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bicalho-Frazeto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246210" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Cooley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rudewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Alvarez-Arenas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-021-01416-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deyme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12590" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Sentis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Tessonnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.20.00092" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1951" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007178" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-020-0918-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia P&#233;rier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bellera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.19.00133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbolosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.19.00381" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chaleat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.477" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz297" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928442v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bilous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serdjebi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pouypoudat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49407-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12415" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul M. Mochel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Ekker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Johannes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Jergens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Allenspach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-019-0322-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Fanciullino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.13486" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz297/5559268" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958583v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2018.1540588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624423v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Charlotte Imbs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mascaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2018.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Lamont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hlatky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hahnfeldt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0564" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Mollard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15484" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli M Henares-Molina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C Lara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcial M Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178552.t001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540322v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mascaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.10.110" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Benguigui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Alishekevitz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Timaner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvir Shechter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Raviv" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23514" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392861v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mollard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giacometti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36173" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222046v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tracz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1389" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392473v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan G Pantziarka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hutchinson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Andr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bertolini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3332/ecancer.2016.689" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Padovani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3567" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195547v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Pasquier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barl&#233;si" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2015.09.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164834v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baratchart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S. Cooley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506689112" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132048v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Beheshti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyson Mcdonald" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ma" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peluso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1053" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158313v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Tuszynski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Rietman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannoula Lakka Klement" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13062-015-0058-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922553v6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.L. Ebos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003800" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868592v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gandolfi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084249" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785876v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lignet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Wilson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.12.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV5QDKQ0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836032v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.06.036" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641476v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chapuisat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Erlinger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.11.019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657724v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabdallah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Faivre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127114" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521968v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2011.568071" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zakrajsek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Della-Negra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665038v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy-Marqueste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Deville" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880274v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Taieb" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bruno" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990489v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990485v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990492v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384220v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufoss&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.13590" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388605v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388478v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388020v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Garcia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388499v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388572v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388750v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239911v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928784v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monville" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audigier-Valette" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921394v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elkaoutari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Neubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239921v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239934v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424452v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424419v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424424v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969102v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969108v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969142v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517899v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Henares-Molina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcial Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nox036.040" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404637v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2016-2099" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867992v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacometti Sarah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2014-3677" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241394v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Lee" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Cao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marolleau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241485v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2025-3697" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Forestier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julie Daumas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Richard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2024.42.16_suppl.e21549" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719303v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717544v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2024.42.16_suppl.e14550" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665025v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04717549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388821v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388896v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388796v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935743v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fleury" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752407v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2737" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935812v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Vatakuti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Curle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935786v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926538v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Leca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vely" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-LB120" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935768v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726607v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571502v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-3195" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03467230v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Guigay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467615v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-4264" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968980v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Perier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Macgrogan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968959v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968942v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schneider" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E Fernandez-Zapico" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35210-3_7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087708v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8648-0_21" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433396v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ml Ebos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10607555" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241230v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Bakhmach" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vaglio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238567v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241459v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ngoi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04937053v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04937059v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935804v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Padovani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241421v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241541v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferrara" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gertner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Moussali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malmon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouchard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241205v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yan Jin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04902176v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mochel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935739v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Simon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375606v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936594v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin BIGARR&#201;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387881v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165901v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836023v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710024v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243544v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377994v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420449v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lumale" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01658210v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01658070v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990482v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261886v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03746574v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568111v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea6b49c15b19f079bb243e09e407abec5da7a472;origin=https://gitlab.inria.fr/benzekry/nlml_onco;visit=swh:1:snp:81017d384405361f0d78859850927aff184e9cf8;anchor=swh:1:rev:cab0247623d4f89fca1a3abf3a51d6d18e3577ea" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-benzekry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3749-8637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159344212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/benzekry_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/compo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/Sebastien.Benzekry/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=xsLpdFAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen Phuong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Cao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marolleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202505872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481689v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI-24-00224" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie White-Koning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.09.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05198474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Mochel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.70079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384182v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Mastri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicol&#242;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ebos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387866v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Mckenery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dolan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Hill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00333-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Long" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-24-0139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Bigarr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Kaoutari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.3371" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04558029v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Atsou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auperin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;el Guigay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13294" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Bigarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zaccariotto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeppelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16234122" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Schlicke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mogenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-023-10245-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Macgrogan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daignan-Fornier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ewald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Germain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Okasha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12971" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vaghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fanciullino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01719-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03746564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7cky-8075" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo &#193;lvarez-Arenas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Souleyreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emanuelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S Cooley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bernhard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010444" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354766v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126635" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Benzekry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274886" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478003v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grangeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bicalho-Frazeto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246210" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Cooley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rudewicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Alvarez-Arenas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-021-01416-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deyme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12590" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Sentis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Tessonnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.20.00092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942177v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia P&#233;rier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bellera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.19.00133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbolosi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.19.00381" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chaleat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.477" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1951" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-020-0918-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz297/5559268" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928442v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bilous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serdjebi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pouypoudat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49407-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12415" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz297" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul M. Mochel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Ekker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Johannes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Jergens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Allenspach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-019-0322-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Fanciullino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.13486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2018.1540588" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624423v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Charlotte Imbs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mascaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12265" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2018.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Benguigui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Alishekevitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Timaner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvir Shechter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Raviv" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23514" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566947v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Lamont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hlatky" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hahnfeldt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0564" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Mollard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15484" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli M Henares-Molina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C Lara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcial M Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178552.t001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mascaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.10.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Padovani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3567" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mollard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giacometti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36173" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222046v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tracz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1389" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan G Pantziarka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hutchinson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Andr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bertolini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3332/ecancer.2016.689" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418295v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Beheshti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Pasquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barl&#233;si" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2015.09.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506689112" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164834v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baratchart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S. Cooley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004626" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132048v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyson Mcdonald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peluso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1053" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158313v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Tuszynski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Rietman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannoula Lakka Klement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13062-015-0058-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922553v6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.L. Ebos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003800" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868592v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gandolfi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084249" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lignet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Wilson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.12.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV5QDKQ0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836032v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.06.036" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641476v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chapuisat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Erlinger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.11.019" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657724v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabdallah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Faivre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127114" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516693v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2011.568071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241536v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zakrajsek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Della-Negra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990474v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy-Marqueste" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Deville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Taieb" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bruno" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990489v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990492v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388499v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388020v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Garcia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384220v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufoss&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.13590" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388413v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388605v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388478v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239911v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921394v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elkaoutari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Neubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monville" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audigier-Valette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424452v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424419v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424424v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969102v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969142v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517899v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Henares-Molina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcial Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nox036.040" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404637v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2016-2099" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222088v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867992v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090883v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacometti Sarah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2014-3677" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241485v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2025-3697" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241394v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05559320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albinet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Calvayrac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alifano" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2025.09.1075" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04717549v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713615v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Forestier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julie Daumas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Richard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2024.42.16_suppl.e21549" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717544v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2024.42.16_suppl.e14550" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665025v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388796v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388821v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388896v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726607v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935743v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fleury" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752407v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2737" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935812v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Vatakuti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Curle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935786v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935768v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926538v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Leca" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vely" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-LB120" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467615v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571502v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-3195" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03467230v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Guigay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424578v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968917v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-4264" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968980v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Perier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Macgrogan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968959v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968942v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schneider" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E Fernandez-Zapico" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383995v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35210-3_7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087708v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8648-0_21" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433396v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ml Ebos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10607555" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238567v3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241230v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Bakhmach" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vaglio" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241205v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yan Jin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241459v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ngoi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935804v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Padovani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04937059v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04937053v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241421v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241541v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferrara" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gertner" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Moussali" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malmon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouchard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04902176v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mochel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Simon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375606v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936594v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin BIGARR&#201;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165901v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836023v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710024v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnotte" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243544v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420449v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lumale" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377994v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01658210v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01658070v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990482v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261886v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03746574v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568111v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea6b49c15b19f079bb243e09e407abec5da7a472;origin=https://gitlab.inria.fr/benzekry/nlml_onco;visit=swh:1:snp:81017d384405361f0d78859850927aff184e9cf8;anchor=swh:1:rev:cab0247623d4f89fca1a3abf3a51d6d18e3577ea" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>