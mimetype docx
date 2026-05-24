--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Benzekry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of the Inria – Inserm project team COMPO (COMPutational pharmacology and clinical Oncology)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3749-8637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159344212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benzekry_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastien Benzekry is a scientific researcher (PhD, HDR) at Inria, the french institute for applied mathematics, computer science and their applications. He has created (in 2021) and heads the Inria – Inserm (French national institute for biomedical research) project-team COMPO (COMPutational pharmacology and clinical Oncology), affiliated to both Inria and the Center for Research on Cancer of Marseille (Inserm U1068, CNRS UMR7258, Institut Paoli-Calmettes Institute, Aix-Marseille University, Faculty of Pharmacy). The objective of his research is to model data arising from (clinical) oncology in order to 1) bring clinical decision tools to enhance therapeutic management, 2) better inform and design clinical trials and 3) test biological hypotheses. To do so, he combines mechanistic (i.e., simulation models of the pharmaco-patho-physiological processes in cancer) and statistical learning through an approach termed 'mechanistic learning'. He has fifteen years of experience in trans-disciplinary projects in oncology, with a strong track record of publications in high impact journals (Cancer Res, PLoS Comp Biol, Clin Pharmacol Ther,...). His main topics of research are modeling metastatic development and immuno-oncology, integrating longitudinal data. These are implemented into code libraries developed with a focus on software development standards.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Benzekry has an initial training in applied mathematics (Ecole Normale Supérieure) followed by a PhD at Aix-Marseille University and further training in computational / systems biology as a postdoc in the Center for Cancer and Systems Biology, Tufts Univ, Boston, MA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Citations: 2095, h-index 24 (11/2011 – 03/2024), 50 research articles, 24 book chapters, editorials and proceedings.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://team.inria.fr/compo/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www-sop.inria.fr/members/Sebastien.Benzekry/index.html</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=xsLpdFAAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rechallenge benefit score: A clinical decision tool for patients progressing after immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.116115. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2025.116115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐Driven Optimization of Subcutaneous Polymer Prodrugs Achieves Cancer Remission in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e05872. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202505872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling for circulating cell-free DNA in clinical oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI-24-00224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Pharmacological Twins: Bridging Multi-scale Modelling and Artificial Intelligence for Precision Medicine : the DIGPHAT consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Woillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie White-Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2025.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing First‐Line Therapeutics in Non‐Small Cell Lung Cancer: Insights From Joint Modeling and Large‐Scale Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin K Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.70079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning and mechanistic modeling of primary and metastatic breast cancer growth after neoadjuvant targeted therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012088. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384182v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquired resistance to PD-L1 inhibition enhances a type I IFN-regulated secretory program in tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mckenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.521 - 559. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-024-00333-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A senescence-mimicking (senomimetic) VEGFR TKI side-effect primes tumor immune responses via IFN/STING signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mckenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-24-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Survival in Patients with Advanced NSCLC Treated with Atezolizumab Using Pre‐ and on‐Treatment Prognostic Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Kaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (4), pp.1110-1120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.3371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Predicting Survival Outcomes in Head and Neck Squamous Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Auperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jôel Guigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.13294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of Prophylactic Cranial Irradiation for Extensive Small-Cell Lung Cancer in Real Life, with the Emergence of Immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestin Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Zaccariotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.4122. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers16234122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational markers for personalized prediction of outcomes in non-small cell lung cancer patients with brain metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Schlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mogenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10585-023-10245-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.107401. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuniting philosophy and science to advance cancer research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pradeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Okasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-scale models for fluid flow in tumour tissues: impact of microstructure properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84, pp.27. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-022-01719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles mathématiques pour la recherche clinique en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/7cky-8075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical identifiability analysis of a mechanistic model for the time to distant metastatic relapse and its application to renal cell carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Álvarez-Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Souleyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay S Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of a biphase tumor fluid flow: the weak coupling case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 413, pp.126635. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2021.126635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor growth monitoring in breast cancer xenografts: A good technique for a strong ethic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274886. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Prediction of Immunotherapy Efficacy in Non-Small Cell Lung Cancer from Simple Clinical and Biological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Bicalho-Frazeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.6210. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13246210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational modeling for signature and biomarker discovery of renal cell carcinoma progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rudewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Souleyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Alvarez-Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.136. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12943-021-01416-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic models for hematological toxicities: Small is beautiful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.396-398. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Prediction Model of Overall Survival in High-Risk Neuroblastoma Using Mechanistic Modeling of Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Tessonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.81-90. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI.20.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mechanistic Modeling for Prediction of Metastatic Relapse in Early-Stage Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Périer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bellera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.259-274. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI.19.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Combinatorial Strategies With Immuno-oncology Drugs: Can Model-Informed Designs Help Investigators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JCO precision oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (4), pp.486-491. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/PO.19.00381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'efficacité de l'immunothérapie dans le cancer bronchique à partir de données cliniques et biologiques simples : apport de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chaleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.217. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Mechanistic Modeling for Clinical Decision Making in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.1951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves and the reduced Gompertz model improve prediction of the age of experimental tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e1007178. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02515955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the response and resistance to immunecheckpoint inhibitors in lung cancer with artificial intelligence-based analysis: the pioneer and quantic joint-projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (3), pp.337-338. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-020-0918-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial immunotherapy strategies: most gods throw dice, but fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (11), pp.1690-1691. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz297/5559268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mathematical modeling of clinical brain metastasis dynamics in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bilous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Serdjebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pouypoudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49407-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of Bevacizumab and Pemetrexed/cisplatin Dosing in Non‐Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin K Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial immunotherapy strategies : most gods throw dice, but fate plays chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAR T-Cell Immunotherapy in Human and Veterinary Oncology: Changing the Odds Against Hematological Malignancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Ekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert E Jergens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Allenspach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-019-0322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Any Room for Pharmacometrics With Immuno-Oncology Drugs? Input from the EORTC-PAMM Course on Preclinical and Early-phase Clinical Pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (7), pp.3419-3422. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.13486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning cold tumors into hot tumors: harnessing the potential of tumor immunity using nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17425255.2018.1540588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting bevacizumab + cytotoxics scheduling using mathematical modeling: proof of concept study in experimental non-small cell lung carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics variability: why nanoparticles are not magic bullets in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose- and time-dependence of the host-mediated response to paclitaxel therapy: a mathematical modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dror Alishekevitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Timaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dvir Shechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziv Raviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.2574-2590. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.23514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of tumor-tumor distant interactions supports a systemic control of tumor growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Hlatky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-0564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven optimization of antiangiogenics + cytotoxics combination: application to breast cancer mice treated with bevacizumab + paclitaxel doublet leads to reduced tumor growth and fewer metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.15484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard radiotherapy fractionations delay the time to malignant transformation of low-grade gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli M Henares-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro C Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcial M García-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor M Pérez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0178552.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet séquence bevacizumab/pemetrexed/cisplatine chez la souris porteuse de cancer du poumon non à petites cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2016.10.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of cancer immunotherapy and its synergy with radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-3567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Bioluminescence Tomography for Monitoring Breast Tumor Growth and Metastatic Spreading: Comparative Study and Mathematical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Serdjebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.10. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Spontaneous Metastasis following Surgery: An In Vivo-In Silico Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3), pp.535 - 547. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation metronomic chemotherapy - report from the Fifth Biennial International Metronomic and Anti-angiogenic Therapy Meeting, 6 - 8 May 2016, Mumbai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan G Pantziarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas G André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecancermedicalscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3332/ecancer.2016.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de la croissance tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the Driving Role of Tumor-Host Crosstalk in a Dynamical Model of Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Hlatky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-protocol </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metronomic Reloaded: Theoretical Models Bringing Chemotherapy into the Era of Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cancer Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.23. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcancer.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving efficacy of the combination between antiangiogenic and chemotherapy: Time for mathematical modeling support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506689112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Metastasis Development in Renal Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay S. Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (11), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Age Is a Systemic Regulator of Gene Expression Impacting Cancer Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyson Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Peluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (6), pp.10. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design principles for cancer therapy guided by changes in complexity of protein-protein interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack A Tuszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward A Rietman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannoula Lakka Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13062-015-0058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Mathematical Models for Description and Forecast of Experimental Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (8), pp.e1003800. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922553v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Dormancy of Metastases due to Systemic Inhibition of Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e84249. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the efficacy of antiangiogenic drugs combined to chemotherapy in xenografted mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Lignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 320, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum tolerated dose versus metronomic scheduling in the treatment of metastatic cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.235-44. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mathematical model for optimizing the combination between antiangiogenic and cytotoxic drugs in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chapuisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Erlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2011.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical analysis of a model for anti-angiogenic therapy in metastatic cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.207-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of anticancer agents on metastatic spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Model Natural Phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp 306--336. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of a two-dimensional population model of metastatic growth including angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.187-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passing to the limit 2D-1D in a model for metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10.1080/17513758.2011.568071. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2011.568071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Modeling of Joint Circulating Cell-free DNA Concentration—Tumor Size Kinetics under Immune-Checkpoint Inhibitors in Advanced Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Zakrajsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2025 - 33th Annual meeting of the Population Approach Group of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning to predict the results of clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLD 2024 - Applied Machine Learning Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Immuno-Oncology in NSCLC: Challenges in machine learning biomarkers research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC PAMM 2024 - 44th Meeting of the European Organization of Research and Treatment of Cancer (EORTC) – Pharmacology and Molecular Mechanisms (PAMM) Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating tumor kinetics and circulating cell-free DNA markers through mechanistic modeling for early prediction of immunotherapy response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSMB-SMB 2024 - Joint annual meeting of the Korean Society for Mathematical Biology and the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of tumor kinetics coupled with biomarker dynamics for survival prediction in non-small cell lung cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE meeting XXXII - 2024 Population approach group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Roma, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2024 - European Conference on Theoretical and Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toledo (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSMB-SMB 2024 - Joint annual meeting of the Korean Society for Mathematical Biology and the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning to Predict Survival and Resistance to Immune Checkpoint Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Workshop on Pharmacodynamics of Anticancer Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada (Açores), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for young researchers in Cancer 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle PACA, Oct 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of the French society of pharmacology and therapeutics (SFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARe graduate school workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the longitudinal tumor and biological markers combined with quantitative cell-free DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SMB annual meeting - Annual Meeting of the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Mathematical Biology, Jul 2023, Columbus (Ohio), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison des algorithmes d'apprentissage pour la survie avec données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2023 - 54e Journées de Statistique de la SFds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles (BEL), Belgique. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2303.13590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in healthcare data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of the French group of clinical pneumo-oncology (GPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using statistical learning for clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the APHM center for early phase clinical trials in oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2023 congress - 11th French Biennial of Applied and Industrial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference on Systems Biology of Mammalian Cells: From Systems Medicine towards Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the combination between cytotoxics and anti-angiogenics for sequence optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Apr 2022, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision making and early prediction of survival for oncology drug development using a pharmacometrics-machine learning based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE - Population Approach Group Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3MO - Comprehensive biomarkers (BMs) analysis to predict efficacy of PD1/L1 immune checkpoint inhibitors (ICIs) in combination with chemotherapy: a subgroup analysis of the Precision Immuno-Oncology for advanced Non-Small CEll Lung CancER (PIONeeR) trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audigier-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESMO Immuno-Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium "Mathematical approaches to advance clinical studies in oncology", Annual conference of the Society of Mathematical Biology (SMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven mechanistic modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS conference (Recherche en Imagerie et Technologies pour la Sante) of the French Society of Biomedical Engineering (SFGBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning versus mechanistic modeling for prediction of metastatic relapse in breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CSBC-PSON Mathematical Oncology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Pharmacometrics (ISoP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of Tumor-Tumor Distant Interactions Supports a Systemic Control of Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mathematical Biology Modeling days of Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Prediction of Clinical Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Challenges in the Analysis of Continuum Models for Cancer Growth, Evolution and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Oaxaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of sequential administration of bevacizumab plus cytotoxics in non-small cell lung cancer by combining in vivo experiments and mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical perspectives in the biology and therapeutics of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized radiotherapy protocols delay the malignant transformation of low-grade gliomas in-silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Henares-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcial García-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pérez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Quadrennial Meeting of the World Federation of Neuro-Oncology Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zurich, Switzerland. pp.iii12 - iii12, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/neuonc/nox036.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract 2099: Model-driven optimization of anti-angiogenics combined with chemotherapy: application to bevacizumab + pemetrexed/cisplatin doublet in NSCLC-bearing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107th Annual Meeting of the American Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, France. pp.20, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2016-2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth and dissemination laws in a mathematical model of metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20150500007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of systemic inhibition of angiogenesis in metastatic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres SMAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France. pp.75-87, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of combined antiangiogenic + cytotoxics modalities: application to the bevacizumab-paclitaxel association in breast cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacometti Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Annual Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2014-3677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Free DNA Fragmentome Dynamics as a Biomarker for Immune-Checkpoint Inhibition in Advanced Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Zakrajsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR 2025 - Annual meeting of American Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2025-3697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven scheduling of a novel anti-cancer prodrug administered subcutaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonic, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3.18.60 The COALA (Cure Oncogene-Addicted Lung Adenocarcinoma) research network: a nationwide consortium dedicated to improving lung cancer outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCLC 2025 - IASLC World Conference on Lung Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelone, Spain. Journal of Thoracic Oncology, 20 (10, Supplement 1), pp.S570-S571, 2025, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtho.2025.09.1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long circulating-free DNA fragments predict early-progression (EP) and progression-free-survival (PFS) in advanced carcinoma treated with immune-checkpoint inhibition (ICI): a new biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Medical Oncology Annual Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of routine biological parameters kinetics in order to predict durable benefit for first-line immunotherapy in metastatic or unresectable melanoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Julie Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aleth Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ASCO Annual Meeting - American Society of Clinical Oncology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chicago (USA), United States. Journal of Clinical Oncology, 42 (16_suppl), pp.e21549-e21549, 2024, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2024.42.16_suppl.e21549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PK/PD modelling to advance the preclinical development of a novel polymer prodrug in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRS 2024 Annual Meeting and Expo : integrating Delivery Science across disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long cell-free DNA fragments predict early-progression in patients with advanced or metastatic cancer treated with immune-checkpoint inhibition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ASCO annual meeting - American Society of Clinical Oncology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chicago, United States. , Journal of clinical oncology, 42 (16_suppl), pp.e14550-e14550, 2024, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2024.42.16_suppl.e14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating cell-free DNA size distribution as a prediction marker for early progression undergoing immune checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2024 - Annual meeting of the Population Approach Group Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Institute of Cancer and Immunologie of Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School AI4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department Days of the Cancer Research Cancer of Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves and the reduced Gompertz model improve prediction of the age of experimental tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Egmond aan Zee, Netherlands. 16, 2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for prediction of immunotherapy efficacy in nonsmall cell lung cancer from simple clinical and biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCoP 2022 - World Conference on Pharmacometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic model for prediction of metastatic relapse in early-stage breast cancer using routine clinical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orléans, United States. Cancer Research, 82 (12), pp.2737, 2022, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-2737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche en Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">compsyscan22 : A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Pharmacometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive biomarkers analysis to explain resistances to PD1-L1 ICIs: The precision immuno-oncology for advanced non-small cell lung cancer (PIONeeR) trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AACR annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. , Cancer Research, 82 (12_Supplement), pp.LB120, 2022, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-LB120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for prediction of immunotherapy efficacy in non-small cell lung cancer from simple clinical and biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences numériques et Intelligence Artificielle pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijacked senescence secretomes as 'immune primers' of antiangiogenic TKI efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual meeting, United States. 81 (13_Supplement), pp.3195-3195, 2021, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mechanistic Modeling for the prediction of Overall Survival on the basis of 1st line Tumor Dynamics in Head and Neck Squamous Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Auperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Guigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science numériques et intelligence Artificielle pour la Santé, AMU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves, the reduced Gompertz model and prediction of the age of a tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2019 Twenty-eighth meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of differential effects of neo-adjuvant Sunitinib on primary tumor and metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chicago, United States. 78 (13 Supplement), pp.4264, 2018, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-4264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically-based mathematical model for prediction of metastatic relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial Congress of the Metastasis Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficacy of anti-cancer nanoparticles with data-driven mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Primary Tumor Dynamics of Human-to-Mouse Xenografted Non-Small Cell Lung Cancer in Response to Administration of Bevacizumab and Pemetrexed-Cisplatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin E Fernandez-Zapico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Approach Group in Europe (PAGE) Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montreux, Switzerland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Modeling of Tumor Growth Curves, the Reduced Gompertz Model and Prediction of the Age of a Tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computational Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-97, 2019, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35210-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Model for Growing Metastases on Oncologists’s Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Surgery and Dual Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331 - 338, 2014, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8648-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-surgical monitoring of experimental primary tumor growth and metastasis under neo-adjuvant treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ml Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10607555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SChISM study: Circulating cell-free DNA size profiles as predictors of progression in advanced carcinoma treated with immune-checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238567v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOFS: RObust biOmarker Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Bakhmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Survival Prediction in NSCLC Using Routine Blood Biomarkers and Tumor Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Yan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative multimodal machine learning signature of primary resistance to immunotherapy in advanced non-small cell lung cancer: biomarker analysis from the PIONeeR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ngoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamats: A mechanistic software for the simulation, inference and prediction of clinical metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Pharmacokinetic-Pharmacodynamic Modeling of Antibody Nanoconjugates for Breast Cancer Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Scheduling of Nanocarriers: Application to an Anticancer Polymer Prodrug Administered Subcutaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Modeling of cfDNA Fragmentome Dynamics Predicts Progression to Immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models-guided Agentic Discovery of Imaging-informed Pharmacodynamic Models for Predicting Hematological Toxicity from Radioligand Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Moussali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Malmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing First-Line Therapeutics in Non-Small Cell Lung Cancer: Insights from Joint Modeling and Large-Scale Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of brain metastases in NSCLC provides computational markers for personalized prediction of outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Schlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting survival and trial outcome in non-small cell lung cancer integrating tumor and blood markers kinetics with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Kaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin BIGARRÉ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Joint Modeling of First-Line Therapeutics in Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced Gompertz model for predicting tumor age using a population approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of the Tumor/Metastasis System and its Optimal Therapeutic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaine d'Etude Mathématiques et Entreprises 1 : Deux problèmes sur les parcs solaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;a href=&amp;quot;https://mathematical-oncology.org/blog/mechanistic-learning-in-action-at-compo.html&amp;quot;&amp;gt;Mechanistic learning in action at COMPO&amp;lt;/a&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">blog post. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around a mathematical model of the concomitant tumor resistance phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Bordeaux; Equipe MONC; INSA Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of tumor and metastatic growth when treated with sunitinib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Bordeaux Sud-Ouest. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, mathematical and numerical analysis of anti-cancerous therapies for metastatic cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Aix-Marseille 1 – Université de Provence, 2011. English. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01658210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions in Mathematical Oncology: When Theory Meets Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université de Bordeaux, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01658070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic learning to predict response and survival in immuno-oncology: A modeling journey in immuno-oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. BIOMAT 2024 - 19th International Summer School, Granada (Spain), Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. United States. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles mathématiques pour optimiser la recherche clinique en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nlml_onco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ea6b49c15b19f079bb243e09e407abec5da7a472;origin=https://gitlab.inria.fr/benzekry/nlml_onco;visit=swh:1:snp:81017d384405361f0d78859850927aff184e9cf8;anchor=swh:1:rev:cab0247623d4f89fca1a3abf3a51d6d18e3577ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Benzekry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of the Inria – Inserm project team COMPO (COMPutational pharmacology and clinical Oncology)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3749-8637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159344212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benzekry_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=xsLpdFAAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastien Benzekry is a scientific researcher (PhD, HDR) at Inria, the french institute for applied mathematics, computer science and their applications. He has created (in 2021) and heads the Inria – Inserm (French national institute for biomedical research) project-team COMPO (COMPutational pharmacology and clinical Oncology), affiliated to both Inria and the Center for Research on Cancer of Marseille (Inserm U1068, CNRS UMR7258, Institut Paoli-Calmettes Institute, Aix-Marseille University, Faculty of Pharmacy). The objective of his research is to model data arising from (clinical) oncology in order to 1) bring clinical decision tools to enhance therapeutic management, 2) better inform and design clinical trials and 3) test biological hypotheses. To do so, he combines mechanistic (i.e., simulation models of the pharmaco-patho-physiological processes in cancer) and statistical learning through an approach termed 'mechanistic learning'. He has fifteen years of experience in trans-disciplinary projects in oncology, with a strong track record of publications in high impact journals (Cancer Res, PLoS Comp Biol, Clin Pharmacol Ther,...). His main topics of research are modeling metastatic development and immuno-oncology, integrating longitudinal data. These are implemented into code libraries developed with a focus on software development standards.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Benzekry has an initial training in applied mathematics (Ecole Normale Supérieure) followed by a PhD at Aix-Marseille University and further training in computational / systems biology as a postdoc in the Center for Cancer and Systems Biology, Tufts Univ, Boston, MA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Citations: 2095, h-index 24 (11/2011 – 03/2024), 50 research articles, 24 book chapters, editorials and proceedings.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://team.inria.fr/compo/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www-sop.inria.fr/members/Sebastien.Benzekry/index.html</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=xsLpdFAAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rechallenge benefit score: A clinical decision tool for patients progressing after immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.116115. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2025.116115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐Driven Optimization of Subcutaneous Polymer Prodrugs Achieves Cancer Remission in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e05872. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202505872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling for circulating cell-free DNA in clinical oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI-24-00224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Pharmacological Twins: Bridging Multi-scale Modelling and Artificial Intelligence for Precision Medicine : the DIGPHAT consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Woillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie White-Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2025.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing First‐Line Therapeutics in Non‐Small Cell Lung Cancer: Insights From Joint Modeling and Large‐Scale Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin K Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.70079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A senescence-mimicking (senomimetic) VEGFR TKI side-effect primes tumor immune responses via IFN/STING signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mckenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-24-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Survival in Patients with Advanced NSCLC Treated with Atezolizumab Using Pre‐ and on‐Treatment Prognostic Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Kaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (4), pp.1110-1120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.3371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of Prophylactic Cranial Irradiation for Extensive Small-Cell Lung Cancer in Real Life, with the Emergence of Immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestin Bigarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Zaccariotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeppelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.4122. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers16234122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Predicting Survival Outcomes in Head and Neck Squamous Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Auperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jôel Guigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.13294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning and mechanistic modeling of primary and metastatic breast cancer growth after neoadjuvant targeted therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012088. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384182v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquired resistance to PD-L1 inhibition enhances a type I IFN-regulated secretory program in tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mckenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.521 - 559. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-024-00333-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuniting philosophy and science to advance cancer research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pradeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Okasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.107401. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational markers for personalized prediction of outcomes in non-small cell lung cancer patients with brain metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Schlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mogenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10585-023-10245-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles mathématiques pour la recherche clinique en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/7cky-8075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-scale models for fluid flow in tumour tissues: impact of microstructure properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84, pp.27. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-022-01719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical identifiability analysis of a mechanistic model for the time to distant metastatic relapse and its application to renal cell carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Álvarez-Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Souleyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay S Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of a biphase tumor fluid flow: the weak coupling case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 413, pp.126635. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2021.126635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor growth monitoring in breast cancer xenografts: A good technique for a strong ethic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274886. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Prediction of Immunotherapy Efficacy in Non-Small Cell Lung Cancer from Simple Clinical and Biological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Bicalho-Frazeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.6210. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13246210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic models for hematological toxicities: Small is beautiful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.396-398. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational modeling for signature and biomarker discovery of renal cell carcinoma progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rudewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Souleyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Alvarez-Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.136. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12943-021-01416-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Prediction Model of Overall Survival in High-Risk Neuroblastoma Using Mechanistic Modeling of Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Tessonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.81-90. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI.20.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves and the reduced Gompertz model improve prediction of the age of experimental tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e1007178. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02515955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Mechanistic Modeling for Clinical Decision Making in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.1951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the response and resistance to immunecheckpoint inhibitors in lung cancer with artificial intelligence-based analysis: the pioneer and quantic joint-projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (3), pp.337-338. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-020-0918-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mechanistic Modeling for Prediction of Metastatic Relapse in Early-Stage Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Périer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bellera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.259-274. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI.19.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Combinatorial Strategies With Immuno-oncology Drugs: Can Model-Informed Designs Help Investigators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JCO precision oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (4), pp.486-491. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/PO.19.00381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'efficacité de l'immunothérapie dans le cancer bronchique à partir de données cliniques et biologiques simples : apport de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chaleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.217. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mathematical modeling of clinical brain metastasis dynamics in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bilous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Serdjebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pouypoudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49407-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of Bevacizumab and Pemetrexed/cisplatin Dosing in Non‐Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin K Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial immunotherapy strategies : most gods throw dice, but fate plays chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAR T-Cell Immunotherapy in Human and Veterinary Oncology: Changing the Odds Against Hematological Malignancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Ekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert E Jergens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Allenspach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-019-0322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Any Room for Pharmacometrics With Immuno-Oncology Drugs? Input from the EORTC-PAMM Course on Preclinical and Early-phase Clinical Pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (7), pp.3419-3422. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21873/anticanres.13486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial immunotherapy strategies: most gods throw dice, but fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (11), pp.1690-1691. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz297/5559268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning cold tumors into hot tumors: harnessing the potential of tumor immunity using nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17425255.2018.1540588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting bevacizumab + cytotoxics scheduling using mathematical modeling: proof of concept study in experimental non-small cell lung carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics variability: why nanoparticles are not magic bullets in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of tumor-tumor distant interactions supports a systemic control of tumor growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Hlatky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-0564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard radiotherapy fractionations delay the time to malignant transformation of low-grade gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli M Henares-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro C Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcial M García-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor M Pérez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0178552.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven optimization of antiangiogenics + cytotoxics combination: application to breast cancer mice treated with bevacizumab + paclitaxel doublet leads to reduced tumor growth and fewer metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.15484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet séquence bevacizumab/pemetrexed/cisplatine chez la souris porteuse de cancer du poumon non à petites cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Charlotte Imbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2016.10.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose- and time-dependence of the host-mediated response to paclitaxel therapy: a mathematical modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dror Alishekevitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Timaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dvir Shechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziv Raviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.2574-2590. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.23514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Spontaneous Metastasis following Surgery: An In Vivo-In Silico Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (3), pp.535 - 547. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Bioluminescence Tomography for Monitoring Breast Tumor Growth and Metastatic Spreading: Comparative Study and Mathematical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Serdjebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.10. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation metronomic chemotherapy - report from the Fifth Biennial International Metronomic and Anti-angiogenic Therapy Meeting, 6 - 8 May 2016, Mumbai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan G Pantziarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas G André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecancermedicalscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3332/ecancer.2016.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de la croissance tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of cancer immunotherapy and its synergy with radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-3567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metronomic Reloaded: Theoretical Models Bringing Chemotherapy into the Era of Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cancer Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.23. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcancer.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Metastasis Development in Renal Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay S. Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (11), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving efficacy of the combination between antiangiogenic and chemotherapy: Time for mathematical modeling support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506689112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Age Is a Systemic Regulator of Gene Expression Impacting Cancer Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyson Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Peluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (6), pp.10. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design principles for cancer therapy guided by changes in complexity of protein-protein interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack A Tuszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward A Rietman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannoula Lakka Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13062-015-0058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the Driving Role of Tumor-Host Crosstalk in a Dynamical Model of Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Hlatky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-protocol </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Mathematical Models for Description and Forecast of Experimental Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Beheshti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (8), pp.e1003800. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922553v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Dormancy of Metastases due to Systemic Inhibition of Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e84249. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the efficacy of antiangiogenic drugs combined to chemotherapy in xenografted mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Lignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 320, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum tolerated dose versus metronomic scheduling in the treatment of metastatic cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.235-44. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mathematical model for optimizing the combination between antiangiogenic and cytotoxic drugs in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chapuisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Erlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2011.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical analysis of a model for anti-angiogenic therapy in metastatic cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.207-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of anticancer agents on metastatic spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Model Natural Phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp 306--336. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passing to the limit 2D-1D in a model for metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10.1080/17513758.2011.568071. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2011.568071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of a two-dimensional population model of metastatic growth including angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.187-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Modeling of Joint Circulating Cell-free DNA Concentration—Tumor Size Kinetics under Immune-Checkpoint Inhibitors in Advanced Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Zakrajsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2025 - 33th Annual meeting of the Population Approach Group of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning to predict the results of clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLD 2024 - Applied Machine Learning Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Immuno-Oncology in NSCLC: Challenges in machine learning biomarkers research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC PAMM 2024 - 44th Meeting of the European Organization of Research and Treatment of Cancer (EORTC) – Pharmacology and Molecular Mechanisms (PAMM) Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating tumor kinetics and circulating cell-free DNA markers through mechanistic modeling for early prediction of immunotherapy response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSMB-SMB 2024 - Joint annual meeting of the Korean Society for Mathematical Biology and the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of tumor kinetics coupled with biomarker dynamics for survival prediction in non-small cell lung cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE meeting XXXII - 2024 Population approach group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Roma, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2024 - European Conference on Theoretical and Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toledo (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSMB-SMB 2024 - Joint annual meeting of the Korean Society for Mathematical Biology and the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning to Predict Survival and Resistance to Immune Checkpoint Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Workshop on Pharmacodynamics of Anticancer Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada (Açores), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison des algorithmes d'apprentissage pour la survie avec données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2023 - 54e Journées de Statistique de la SFds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles (BEL), Belgique. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2303.13590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in healthcare data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of the French group of clinical pneumo-oncology (GPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using statistical learning for clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the APHM center for early phase clinical trials in oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2023 congress - 11th French Biennial of Applied and Industrial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of the French society of pharmacology and therapeutics (SFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for young researchers in Cancer 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle PACA, Oct 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative kinetics and machine learning modeling for prediction of outcome following immunotherapy in lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARe graduate school workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the longitudinal tumor and biological markers combined with quantitative cell-free DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SMB annual meeting - Annual Meeting of the Society for Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Mathematical Biology, Jul 2023, Columbus (Ohio), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the combination between cytotoxics and anti-angiogenics for sequence optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Apr 2022, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3MO - Comprehensive biomarkers (BMs) analysis to predict efficacy of PD1/L1 immune checkpoint inhibitors (ICIs) in combination with chemotherapy: a subgroup analysis of the Precision Immuno-Oncology for advanced Non-Small CEll Lung CancER (PIONeeR) trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audigier-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESMO Immuno-Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision making and early prediction of survival for oncology drug development using a pharmacometrics-machine learning based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE - Population Approach Group Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference on Systems Biology of Mammalian Cells: From Systems Medicine towards Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium "Mathematical approaches to advance clinical studies in oncology", Annual conference of the Society of Mathematical Biology (SMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven mechanistic modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS conference (Recherche en Imagerie et Technologies pour la Sante) of the French Society of Biomedical Engineering (SFGBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning versus mechanistic modeling for prediction of metastatic relapse in breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CSBC-PSON Mathematical Oncology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Pharmacometrics (ISoP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Prediction of Clinical Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Challenges in the Analysis of Continuum Models for Cancer Growth, Evolution and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Oaxaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of sequential administration of bevacizumab plus cytotoxics in non-small cell lung cancer by combining in vivo experiments and mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical perspectives in the biology and therapeutics of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of Tumor-Tumor Distant Interactions Supports a Systemic Control of Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mathematical Biology Modeling days of Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized radiotherapy protocols delay the malignant transformation of low-grade gliomas in-silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Henares-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcial García-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pérez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Quadrennial Meeting of the World Federation of Neuro-Oncology Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zurich, Switzerland. pp.iii12 - iii12, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/neuonc/nox036.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract 2099: Model-driven optimization of anti-angiogenics combined with chemotherapy: application to bevacizumab + pemetrexed/cisplatin doublet in NSCLC-bearing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107th Annual Meeting of the American Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, France. pp.20, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2016-2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth and dissemination laws in a mathematical model of metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20150500007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of systemic inhibition of angiogenesis in metastatic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres SMAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France. pp.75-87, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of combined antiangiogenic + cytotoxics modalities: application to the bevacizumab-paclitaxel association in breast cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacometti Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Annual Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2014-3677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven scheduling of a novel anti-cancer prodrug administered subcutaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonic, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3.18.60 The COALA (Cure Oncogene-Addicted Lung Adenocarcinoma) research network: a nationwide consortium dedicated to improving lung cancer outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCLC 2025 - IASLC World Conference on Lung Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelone, Spain. Journal of Thoracic Oncology, 20 (10, Supplement 1), pp.S570-S571, 2025, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtho.2025.09.1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Free DNA Fragmentome Dynamics as a Biomarker for Immune-Checkpoint Inhibition in Advanced Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Zakrajsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Della-Negra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR 2025 - Annual meeting of American Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2025-3697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of routine biological parameters kinetics in order to predict durable benefit for first-line immunotherapy in metastatic or unresectable melanoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Julie Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aleth Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ASCO Annual Meeting - American Society of Clinical Oncology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chicago (USA), United States. Journal of Clinical Oncology, 42 (16_suppl), pp.e21549-e21549, 2024, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2024.42.16_suppl.e21549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PK/PD modelling to advance the preclinical development of a novel polymer prodrug in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRS 2024 Annual Meeting and Expo : integrating Delivery Science across disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long cell-free DNA fragments predict early-progression in patients with advanced or metastatic cancer treated with immune-checkpoint inhibition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ASCO annual meeting - American Society of Clinical Oncology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chicago, United States. , Journal of clinical oncology, 42 (16_suppl), pp.e14550-e14550, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2024.42.16_suppl.e14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating cell-free DNA size distribution as a prediction marker for early progression undergoing immune checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2024 - Annual meeting of the Population Approach Group Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long circulating-free DNA fragments predict early-progression (EP) and progression-free-survival (PFS) in advanced carcinoma treated with immune-checkpoint inhibition (ICI): a new biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Medical Oncology Annual Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School AI4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department Days of the Cancer Research Cancer of Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cell-free DNA markers for prediction of early progression in patients undergoing immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Institute of Cancer and Immunologie of Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for prediction of immunotherapy efficacy in nonsmall cell lung cancer from simple clinical and biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCoP 2022 - World Conference on Pharmacometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic model for prediction of metastatic relapse in early-stage breast cancer using routine clinical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orléans, United States. Cancer Research, 82 (12), pp.2737, 2022, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-2737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche en Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">compsyscan22 : A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacometrics modeling coupled with machine learning for early prediction of survival following atezolizumab monotherapy in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Elkaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Vatakuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Curle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Pharmacometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive biomarkers analysis to explain resistances to PD1-L1 ICIs: The precision immuno-oncology for advanced non-small cell lung cancer (PIONeeR) trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AACR annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. , Cancer Research, 82 (12_Supplement), pp.LB120, 2022, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-LB120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves and the reduced Gompertz model improve prediction of the age of experimental tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Egmond aan Zee, Netherlands. 16, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijacked senescence secretomes as 'immune primers' of antiangiogenic TKI efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual meeting, United States. 81 (13_Supplement), pp.3195-3195, 2021, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mechanistic Modeling for the prediction of Overall Survival on the basis of 1st line Tumor Dynamics in Head and Neck Squamous Cell Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Auperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Guigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science numériques et intelligence Artificielle pour la Santé, AMU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for prediction of immunotherapy efficacy in non-small cell lung cancer from simple clinical and biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences numériques et Intelligence Artificielle pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population modeling of tumor growth curves, the reduced Gompertz model and prediction of the age of a tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2019 Twenty-eighth meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of differential effects of neo-adjuvant Sunitinib on primary tumor and metastatic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nicolò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chicago, United States. 78 (13 Supplement), pp.4264, 2018, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-4264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically-based mathematical model for prediction of metastatic relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.L. Ebos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial Congress of the Metastasis Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficacy of anti-cancer nanoparticles with data-driven mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Primary Tumor Dynamics of Human-to-Mouse Xenografted Non-Small Cell Lung Cancer in Response to Administration of Bevacizumab and Pemetrexed-Cisplatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin E Fernandez-Zapico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Approach Group in Europe (PAGE) Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montreux, Switzerland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Modeling of Tumor Growth Curves, the Reduced Gompertz Model and Prediction of the Age of a Tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computational Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-97, 2019, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35210-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Model for Growing Metastases on Oncologists’s Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Surgery and Dual Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.331 - 338, 2014, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8648-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-surgical monitoring of experimental primary tumor growth and metastasis under neo-adjuvant treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Mastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ml Ebos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10607555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOFS: RObust biOmarker Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Bakhmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SChISM study: Circulating cell-free DNA size profiles as predictors of progression in advanced carcinoma treated with immune-checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238567v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative multimodal machine learning signature of primary resistance to immunotherapy in advanced non-small cell lung cancer: biomarker analysis from the PIONeeR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ngoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Scheduling of Nanocarriers: Application to an Anticancer Polymer Prodrug Administered Subcutaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Modeling of cfDNA Fragmentome Dynamics Predicts Progression to Immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamats: A mechanistic software for the simulation, inference and prediction of clinical metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Greillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Pharmacokinetic-Pharmacodynamic Modeling of Antibody Nanoconjugates for Breast Cancer Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models-guided Agentic Discovery of Imaging-informed Pharmacodynamic Models for Predicting Hematological Toxicity from Radioligand Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Moussali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Malmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Learning for Survival Prediction in NSCLC Using Routine Blood Biomarkers and Tumor Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Yan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing First-Line Therapeutics in Non-Small Cell Lung Cancer: Insights from Joint Modeling and Large-Scale Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of brain metastases in NSCLC provides computational markers for personalized prediction of outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Schlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting survival and trial outcome in non-small cell lung cancer integrating tumor and blood markers kinetics with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Bigarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El Kaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin BIGARRÉ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Joint Modeling of First-Line Therapeutics in Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced Gompertz model for predicting tumor age using a population approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Paul M. Mochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of the Tumor/Metastasis System and its Optimal Therapeutic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hahnfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaine d'Etude Mathématiques et Entreprises 1 : Deux problèmes sur les parcs solaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;a href=&amp;quot;https://mathematical-oncology.org/blog/mechanistic-learning-in-action-at-compo.html&amp;quot;&amp;gt;Mechanistic learning in action at COMPO&amp;lt;/a&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">blog post. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of tumor and metastatic growth when treated with sunitinib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Bordeaux Sud-Ouest. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around a mathematical model of the concomitant tumor resistance phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Bordeaux; Equipe MONC; INSA Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, mathematical and numerical analysis of anti-cancerous therapies for metastatic cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Aix-Marseille 1 – Université de Provence, 2011. English. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01658210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions in Mathematical Oncology: When Theory Meets Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université de Bordeaux, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01658070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic learning to predict response and survival in immuno-oncology: A modeling journey in immuno-oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. BIOMAT 2024 - 19th International Summer School, Granada (Spain), Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling of metastasis: cancer at the organism scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. United States. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles mathématiques pour optimiser la recherche clinique en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nlml_onco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benzekry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ea6b49c15b19f079bb243e09e407abec5da7a472;origin=https://gitlab.inria.fr/benzekry/nlml_onco;visit=swh:1:snp:81017d384405361f0d78859850927aff184e9cf8;anchor=swh:1:rev:cab0247623d4f89fca1a3abf3a51d6d18e3577ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId453"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6E95CDB"/>
+    <w:nsid w:val="8702F4E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-benzekry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3749-8637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159344212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/benzekry_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/compo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/Sebastien.Benzekry/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=xsLpdFAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen Phuong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Cao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marolleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202505872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481689v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI-24-00224" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie White-Koning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.09.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05198474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Mochel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.70079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384182v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Mastri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicol&#242;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ebos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387866v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Mckenery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dolan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Hill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00333-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Long" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-24-0139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Bigarr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Kaoutari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.3371" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04558029v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Atsou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auperin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;el Guigay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13294" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Bigarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zaccariotto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeppelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16234122" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Schlicke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mogenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-023-10245-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Macgrogan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daignan-Fornier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ewald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Germain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Okasha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12971" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vaghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fanciullino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01719-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03746564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7cky-8075" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo &#193;lvarez-Arenas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Souleyreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emanuelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S Cooley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bernhard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010444" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354766v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126635" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Benzekry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274886" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478003v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grangeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bicalho-Frazeto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246210" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Cooley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rudewicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Alvarez-Arenas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-021-01416-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deyme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12590" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Sentis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Tessonnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.20.00092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942177v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia P&#233;rier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bellera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.19.00133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbolosi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.19.00381" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chaleat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.477" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1951" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-020-0918-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz297/5559268" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928442v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bilous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serdjebi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pouypoudat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49407-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12415" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz297" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul M. Mochel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Ekker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Johannes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Jergens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Allenspach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-019-0322-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Fanciullino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.13486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2018.1540588" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624423v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Charlotte Imbs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mascaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12265" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2018.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Benguigui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Alishekevitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Timaner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvir Shechter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Raviv" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23514" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566947v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Lamont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hlatky" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hahnfeldt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0564" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Mollard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15484" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli M Henares-Molina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C Lara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcial M Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178552.t001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mascaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.10.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Padovani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3567" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mollard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giacometti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36173" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222046v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tracz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1389" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan G Pantziarka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hutchinson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Andr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bertolini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3332/ecancer.2016.689" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418295v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Beheshti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Pasquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barl&#233;si" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2015.09.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506689112" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164834v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baratchart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S. Cooley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004626" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132048v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyson Mcdonald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peluso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1053" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158313v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Tuszynski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Rietman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannoula Lakka Klement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13062-015-0058-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922553v6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.L. Ebos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003800" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868592v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gandolfi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084249" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lignet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Wilson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.12.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV5QDKQ0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836032v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.06.036" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641476v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chapuisat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Erlinger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.11.019" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657724v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabdallah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Faivre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127114" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516693v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2011.568071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241536v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zakrajsek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Della-Negra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990474v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy-Marqueste" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Deville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Taieb" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bruno" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990489v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990492v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388499v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388020v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Garcia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384220v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufoss&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.13590" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388413v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388605v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388478v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239911v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921394v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elkaoutari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Neubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monville" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audigier-Valette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424452v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424419v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424424v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969102v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969142v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517899v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Henares-Molina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcial Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nox036.040" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404637v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2016-2099" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222088v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867992v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090883v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacometti Sarah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2014-3677" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241485v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2025-3697" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241394v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05559320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albinet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Calvayrac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alifano" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2025.09.1075" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04717549v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713615v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Forestier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julie Daumas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Richard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2024.42.16_suppl.e21549" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717544v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2024.42.16_suppl.e14550" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665025v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388796v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388821v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388896v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726607v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935743v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fleury" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752407v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2737" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935812v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Vatakuti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Curle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935786v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935768v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926538v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Leca" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vely" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-LB120" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467615v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571502v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-3195" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03467230v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Guigay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424578v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968917v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-4264" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968980v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Perier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Macgrogan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968959v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968942v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schneider" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E Fernandez-Zapico" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383995v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35210-3_7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087708v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8648-0_21" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433396v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ml Ebos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10607555" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238567v3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241230v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Bakhmach" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vaglio" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241205v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yan Jin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241459v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ngoi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935804v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Padovani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04937059v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04937053v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241421v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241541v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferrara" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gertner" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Moussali" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malmon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouchard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04902176v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mochel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Simon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375606v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936594v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin BIGARR&#201;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165901v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836023v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710024v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnotte" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243544v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420449v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lumale" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377994v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01658210v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01658070v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990482v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261886v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03746574v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568111v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea6b49c15b19f079bb243e09e407abec5da7a472;origin=https://gitlab.inria.fr/benzekry/nlml_onco;visit=swh:1:snp:81017d384405361f0d78859850927aff184e9cf8;anchor=swh:1:rev:cab0247623d4f89fca1a3abf3a51d6d18e3577ea" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-benzekry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3749-8637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159344212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/benzekry_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xsLpdFAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/compo/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/Sebastien.Benzekry/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=xsLpdFAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen Phuong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Cao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marolleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202505872" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481689v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI-24-00224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie White-Koning" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.09.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05198474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Mochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.70079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dolan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Shi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Mastri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Mckenery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-24-0139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Bigarr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Kaoutari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gomes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.3371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Bigarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zaccariotto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeppelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16234122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04558029v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Atsou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auperin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;el Guigay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13294" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384182v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicol&#242;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ebos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387866v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Hill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00333-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daignan-Fornier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ewald" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Okasha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12971" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Macgrogan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107401" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Schlicke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mogenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-023-10245-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03746564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7cky-8075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vaghi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fanciullino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01719-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo &#193;lvarez-Arenas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Souleyreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emanuelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S Cooley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bernhard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010444" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03354766v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126635" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Benzekry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274886" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478003v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grangeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bicalho-Frazeto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246210" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deyme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Cooley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rudewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Alvarez-Arenas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-021-01416-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Sentis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Tessonnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.20.00092" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007178" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1951" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-020-0918-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia P&#233;rier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bellera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.19.00133" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbolosi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.19.00381" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chaleat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.477" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928442v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bilous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serdjebi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pouypoudat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49407-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12415" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz297" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul M. Mochel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Ekker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Johannes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Jergens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Allenspach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-019-0322-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383831v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Fanciullino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.13486" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147132v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz297/5559268" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2018.1540588" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624423v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Charlotte Imbs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mascaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12265" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821678v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2018.06.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Lamont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hlatky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hahnfeldt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0564" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli M Henares-Molina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C Lara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcial M Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178552.t001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Mollard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15484" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mascaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.10.110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Benguigui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Alishekevitz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Timaner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvir Shechter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Raviv" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23514" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222046v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tracz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1389" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mollard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giacometti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36173" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392473v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan G Pantziarka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hutchinson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Andr&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bertolini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3332/ecancer.2016.689" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418295v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336779v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Padovani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3567" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195547v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Pasquier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barl&#233;si" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2015.09.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164834v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baratchart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S. Cooley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004626" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168635v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506689112" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Beheshti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyson Mcdonald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peluso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1053" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158313v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Tuszynski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Rietman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannoula Lakka Klement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13062-015-0058-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222068v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922553v6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.L. Ebos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003800" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868592v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gandolfi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084249" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785876v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lignet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Wilson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.12.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV5QDKQ0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836032v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.06.036" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641476v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chapuisat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Erlinger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.11.019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657724v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabdallah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Faivre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127114" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2011.568071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241536v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zakrajsek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Della-Negra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990478v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665038v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy-Marqueste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Deville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880274v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Taieb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bruno" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990489v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990485v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990492v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384220v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufoss&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.13590" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388413v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388605v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388499v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388572v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388750v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388020v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Garcia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239911v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928784v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monville" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audigier-Valette" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921394v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elkaoutari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Neubert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239921v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424452v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424419v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424424v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969142v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969102v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517899v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Henares-Molina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcial Garc&#237;a-Rojo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nox036.040" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404637v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2016-2099" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500007" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867992v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090883v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacometti Sarah" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2014-3677" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241394v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05559320v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albinet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Calvayrac" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alifano" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2025.09.1075" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241485v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2025-3697" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713615v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Forestier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julie Daumas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Richard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2024.42.16_suppl.e21549" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719303v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717544v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2024.42.16_suppl.e14550" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665025v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04717549v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388821v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388896v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04388796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935743v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fleury" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752407v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2737" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935812v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Vatakuti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Curle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935786v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935768v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926538v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Leca" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vely" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-LB120" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726607v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571502v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-3195" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03467230v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Guigay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467615v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424578v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968917v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-4264" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968980v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Perier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Macgrogan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968959v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968942v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schneider" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E Fernandez-Zapico" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383995v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35210-3_7" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8648-0_21" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433396v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ml Ebos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10607555" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241230v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Bakhmach" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vaglio" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238567v3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241459v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ngoi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04937053v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241421v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935804v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Padovani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04937059v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241541v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferrara" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gertner" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Moussali" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malmon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouchard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241205v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yan Jin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04902176v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mochel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935739v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Simon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375606v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936594v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin BIGARR&#201;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387881v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165901v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836023v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710024v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnotte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243544v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377994v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420449v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lumale" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01658210v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01658070v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990482v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261886v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03746574v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568111v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea6b49c15b19f079bb243e09e407abec5da7a472;origin=https://gitlab.inria.fr/benzekry/nlml_onco;visit=swh:1:snp:81017d384405361f0d78859850927aff184e9cf8;anchor=swh:1:rev:cab0247623d4f89fca1a3abf3a51d6d18e3577ea" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>